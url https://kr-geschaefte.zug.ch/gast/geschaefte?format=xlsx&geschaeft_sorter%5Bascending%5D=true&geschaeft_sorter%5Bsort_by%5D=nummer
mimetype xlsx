--- v4 (2026-07-27)
+++ v5 (2026-10-24)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
-  <autoFilter ref="A1:N268"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N285" totalsRowShown="0">
+  <autoFilter ref="A1:N285"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N268"/>
+  <dimension ref="A1:N285"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -1105,67 +1105,67 @@
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>2013-12-17</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
         <v>2501</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
@@ -1569,51 +1569,51 @@
           <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>2026-12-31</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>2020-05-12</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
         <v>3129</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
@@ -2106,61 +2106,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
@@ -2586,51 +2586,51 @@
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
         <v>3350</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
@@ -3875,13521 +3875,14627 @@
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t>2028-02-21</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
           <t>2023-03-21</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3544</v>
+        <v>3546</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3546</v>
+        <v>3562</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3562</v>
+        <v>3569</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3569</v>
+        <v>3574</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J64" s="0"/>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3574</v>
+        <v>3579</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3579</v>
+        <v>3584</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3584</v>
+        <v>3592</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3592</v>
+        <v>3594</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3595</v>
+        <v>3602</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3602</v>
+        <v>3613</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3613</v>
+        <v>3616</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J72" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3617</v>
+        <v>3621</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3621</v>
+        <v>3625</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3625</v>
+        <v>3628</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Inkrafttreten erfolgt zu einem späteren Zeitpunkt.</t>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3628</v>
+        <v>3646</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J77" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3646</v>
+        <v>3656</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3656</v>
+        <v>3667</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0"/>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3667</v>
+        <v>3676</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3676</v>
+        <v>3680</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3680</v>
+        <v>3683</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3684</v>
+        <v>3704</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3704</v>
+        <v>3725</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Zimmermann Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3727</v>
+        <v>3732</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
           <t>2024-05-21</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3736</v>
+        <v>3742</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J93" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3743</v>
+        <v>3755</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J95" s="0"/>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3759</v>
+        <v>3765</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3767</v>
+        <v>3770</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3770</v>
+        <v>3778</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J101" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3778</v>
+        <v>3790</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3785</v>
+        <v>3791</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3790</v>
+        <v>3792</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0"/>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3791</v>
+        <v>3799</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3792</v>
+        <v>3802</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3799</v>
+        <v>3808</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L107" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L107" s="0"/>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3802</v>
+        <v>3811</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3808</v>
+        <v>3816</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0"/>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L109" s="0"/>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-03</t>
+        </is>
+      </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3811</v>
+        <v>3819</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3816</v>
+        <v>3826</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3819</v>
+        <v>3827</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3826</v>
+        <v>3858</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3827</v>
+        <v>3861</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3858</v>
+        <v>3864</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3861</v>
+        <v>3866</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3864</v>
+        <v>3867</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J117" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J118" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3867</v>
+        <v>3885</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J119" s="0"/>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3869</v>
+        <v>3887</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J120" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3877</v>
+        <v>3888</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3885</v>
+        <v>3889</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3887</v>
+        <v>3891</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J123" s="0"/>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3888</v>
+        <v>3893</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J124" s="0"/>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3889</v>
+        <v>3896</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3891</v>
+        <v>3905</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J126" s="0"/>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3893</v>
+        <v>3923</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3896</v>
+        <v>3939</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3905</v>
+        <v>3941</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J129" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3923</v>
+        <v>3942</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3930</v>
+        <v>3948</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J131" s="0"/>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3932</v>
+        <v>3950</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3938</v>
+        <v>3953</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3939</v>
+        <v>3956</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3941</v>
+        <v>3957</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3942</v>
+        <v>3960</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3948</v>
+        <v>3963</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3950</v>
+        <v>3964</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
-[...2 lines deleted...]
-      <c r="J138" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3953</v>
+        <v>3965</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3956</v>
+        <v>3966</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J140" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3957</v>
+        <v>3969</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J141" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3958</v>
+        <v>3971</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J142" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3960</v>
+        <v>3972</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3963</v>
+        <v>3974</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3964</v>
+        <v>3980</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3965</v>
+        <v>3985</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3966</v>
+        <v>3988</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3969</v>
+        <v>3989</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3971</v>
+        <v>3990</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3972</v>
+        <v>3994</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3974</v>
+        <v>3996</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3980</v>
+        <v>3998</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J152" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3985</v>
+        <v>3999</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Küng Julia, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3988</v>
+        <v>4006</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3989</v>
+        <v>4008</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3990</v>
+        <v>4011</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3994</v>
+        <v>4012</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3996</v>
+        <v>4014</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N158" s="0"/>
+      <c r="N158" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3998</v>
+        <v>4015</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3999</v>
+        <v>4016</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4006</v>
+        <v>4018</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4011</v>
+        <v>4021</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Zimmermann Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4012</v>
+        <v>4028</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4013</v>
+        <v>4030</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4014</v>
+        <v>4034</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N166" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4015</v>
+        <v>4037</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4016</v>
+        <v>4039</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4018</v>
+        <v>4041</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4020</v>
+        <v>4042</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>4021</v>
+        <v>4044</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4023</v>
+        <v>4045</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4026</v>
+        <v>4047</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4027</v>
+        <v>4050</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4028</v>
+        <v>4051</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4030</v>
+        <v>4054</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4034</v>
+        <v>4055</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J177" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4035</v>
+        <v>4057</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4036</v>
+        <v>4061</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4037</v>
+        <v>4064</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4038</v>
+        <v>4065</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>4039</v>
+        <v>4066</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>4041</v>
+        <v>4069</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4042</v>
+        <v>4070</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4043</v>
+        <v>4072</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4044</v>
+        <v>4074</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4045</v>
+        <v>4075</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4047</v>
+        <v>4076</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4048</v>
+        <v>4078</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4050</v>
+        <v>4082</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4051</v>
+        <v>4083</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4054</v>
+        <v>4094</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4055</v>
+        <v>4095</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4057</v>
+        <v>4097</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4059</v>
+        <v>4098</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4061</v>
+        <v>4099</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4064</v>
+        <v>4100</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Einreichung der Standesinitiative</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4065</v>
+        <v>4101</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4066</v>
+        <v>4102</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4069</v>
+        <v>4103</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4070</v>
+        <v>4104</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4072</v>
+        <v>4105</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J202" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4074</v>
+        <v>4106</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4075</v>
+        <v>4108</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4076</v>
+        <v>4109</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4078</v>
+        <v>4110</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4081</v>
+        <v>4111</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J207" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4082</v>
+        <v>4112</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0"/>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4083</v>
+        <v>4113</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4084</v>
+        <v>4116</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t/>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4086</v>
+        <v>4117</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J211" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4088</v>
+        <v>4118</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4094</v>
+        <v>4119</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4095</v>
+        <v>4120</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4097</v>
+        <v>4121</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4098</v>
+        <v>4122</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J216" s="0"/>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4099</v>
+        <v>4123</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4100</v>
+        <v>4124</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Wahl</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4101</v>
+        <v>4125</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4102</v>
+        <v>4126</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J220" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4103</v>
+        <v>4127</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J221" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4104</v>
+        <v>4129</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4105</v>
+        <v>4130</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4106</v>
+        <v>4131</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4108</v>
+        <v>4132</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t>Traktandiert für 28. Januar 2027</t>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4109</v>
+        <v>4133</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J226" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4110</v>
+        <v>4134</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
-      <c r="J227" s="0"/>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4111</v>
+        <v>4136</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4112</v>
+        <v>4138</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4113</v>
+        <v>4139</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4116</v>
+        <v>4140</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J231" s="0"/>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4117</v>
+        <v>4141</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4118</v>
+        <v>4142</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4119</v>
+        <v>4143</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4120</v>
+        <v>4144</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4121</v>
+        <v>4145</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J236" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4122</v>
+        <v>4147</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4123</v>
+        <v>4148</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4124</v>
+        <v>4149</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
-</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J239" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4125</v>
+        <v>4150</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4126</v>
+        <v>4151</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J241" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4127</v>
+        <v>4152</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J242" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4129</v>
+        <v>4153</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J243" s="0"/>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4130</v>
+        <v>4154</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J244" s="0"/>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>4131</v>
+        <v>4155</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J245" s="0"/>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4132</v>
+        <v>4156</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J246" s="0"/>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4133</v>
+        <v>4157</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4134</v>
+        <v>4158</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4136</v>
+        <v>4159</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4138</v>
+        <v>4160</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4139</v>
+        <v>4162</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4140</v>
+        <v>4163</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4141</v>
+        <v>4164</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J253" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N253" s="0"/>
+      <c r="N253" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4142</v>
+        <v>4167</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J254" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
+          <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>4143</v>
+        <v>4168</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J255" s="0"/>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4144</v>
+        <v>4169</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J256" s="0"/>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+          <t>Zimmermann Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4145</v>
+        <v>4170</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J257" s="0"/>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4147</v>
+        <v>4171</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J258" s="0"/>
+          <t>Traktandiert für 25./26. November 2026</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>4148</v>
+        <v>4173</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J259" s="0"/>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>4149</v>
+        <v>4174</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J260" s="0"/>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>4150</v>
+        <v>4175</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>4151</v>
+        <v>4176</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J262" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>4152</v>
+        <v>4177</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J263" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>4153</v>
+        <v>4179</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J264" s="0"/>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>4154</v>
+        <v>4182</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J265" s="0"/>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>4155</v>
+        <v>4183</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
-</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J266" s="0"/>
       <c r="K266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>4156</v>
+        <v>4184</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J267" s="0"/>
+      <c r="J267" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>4157</v>
+        <v>4185</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J268" s="0"/>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>4186</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t>Meierhans Thomas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>4187</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
           <t>Die Mitte</t>
         </is>
       </c>
-      <c r="N268" s="0"/>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>4188</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Verfassungsinitiative</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Verfassungsinitiative für eine Zuger Kreislaufwirtschaft</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>4189</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschlussbetreffend Freigabe eines Objektkredits für das Projekt GW 3000, Ersatz Reussbrücke Mühlau, Gemeinde Hünenberg</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
+        <v>4190</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KSQ, Mattenstrasse–Kreuzegg, Gemeinde Menzingen </t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
+        <v>4191</v>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Jean Luc Mösch, Erich Grob, Manuela Käch, Thomas Meierhans, Martin Hausheer und Patrick Iten betreffend Kontrollen und Schutz vor unseriösen Praktiken beim Gold- und Edelmetallankauf im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J274" s="0"/>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela, Meierhans Thomas, Hausheer Martin, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
+        <v>4192</v>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Michael Felber betreffend Kenntnisnahme der Strategie 2027–2034 und der Legislaturziele 2027–2030 durch den Kantonsrat</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N275" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
+        <v>4193</v>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KS 4, Walterswil–Lättich, Gemeinde Baar </t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J276" s="0"/>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="n">
+        <v>4194</v>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Forderung nach einem kantonalen Allseit-Konzept zur Bewirtschaftung des akuten und langfristigen Wasserdefizits (Hitzeszenarien 2026–2100)</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J277" s="0"/>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N277" s="0"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="n">
+        <v>4195</v>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>Petition «Für eine gesicherte und wohnortsnahe Physiotherapie im Kanton Zug»</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J278" s="0"/>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N278" s="0"/>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="n">
+        <v>4196</v>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Bewilligung eines Objektkredits für die Beteiligung des Kantons Zug am Proof of Concept (PoC) im Vorprojekt für das mobile Sicherheitskommunikationssystem (MSK) </t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="H279" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J279" s="0"/>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L279" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N279" s="0"/>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="n">
+        <v>4197</v>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E280" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Hans Jörg Villiger betreffend Pflicht zur Überprüfung überalterter Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J280" s="0"/>
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L280" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t>Villiger Hans Jörg</t>
+        </is>
+      </c>
+      <c r="N280" s="0"/>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="n">
+        <v>4198</v>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Absichten der Fokusstudie Mobilität 2040 Zug–Baar</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J281" s="0"/>
+      <c r="K281" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L281" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="M281" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N281" s="0"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="n">
+        <v>4199</v>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Alex Haslimann und Helene Zimmermann betreffend Auswirkungen der Umfahrung Cham–Hünenberg auf die Verkehrssituation in Risch und im Ennetsee</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J282" s="0"/>
+      <c r="K282" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L282" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="M282" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Zimmermann Helene</t>
+        </is>
+      </c>
+      <c r="N282" s="0"/>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="n">
+        <v>4200</v>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend die Restfinanzierung der spezialisierten Palliativpflege im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J283" s="0"/>
+      <c r="K283" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L283" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="M283" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N283" s="0"/>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="n">
+        <v>4201</v>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Verbot der allgemeinen Fuchsjagd</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J284" s="0"/>
+      <c r="K284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L284" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="M284" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N284" s="0"/>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="n">
+        <v>4205</v>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend die rechtlichen Grundlagen, die gesetzliche Regelung und die Folgen der Einführung der Bezahlkarte sowie der geplanten Kürzung des Grundbedarfs für Personen im Asylbereich</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J285" s="0"/>
+      <c r="K285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L285" s="0"/>
+      <c r="M285" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N285" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>