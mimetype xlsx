--- v1 (2026-01-30)
+++ v2 (2026-04-28)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N220" totalsRowShown="0">
-  <autoFilter ref="A1:N220"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N253" totalsRowShown="0">
+  <autoFilter ref="A1:N253"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N220"/>
+  <dimension ref="A1:N253"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="116.38988764044944"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -2920,11418 +2920,13501 @@
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3351</v>
+        <v>3354</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3354</v>
+        <v>3364</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3364</v>
+        <v>3439</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3433</v>
+        <v>3443</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3439</v>
+        <v>3453</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3443</v>
+        <v>3471</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3453</v>
+        <v>3479</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3471</v>
+        <v>3480</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3479</v>
+        <v>3488</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0"/>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3480</v>
+        <v>3495</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J55" s="0"/>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3488</v>
+        <v>3502</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3495</v>
+        <v>3507</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3502</v>
+        <v>3512</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3507</v>
+        <v>3525</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J59" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3512</v>
+        <v>3532</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3525</v>
+        <v>3533</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J61" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3532</v>
+        <v>3534</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3533</v>
+        <v>3535</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3534</v>
+        <v>3541</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J64" s="0"/>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3535</v>
+        <v>3544</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J65" s="0"/>
+      <c r="J65" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3541</v>
+        <v>3546</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3544</v>
+        <v>3562</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3546</v>
+        <v>3569</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3562</v>
+        <v>3574</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>2027-05-23</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3569</v>
+        <v>3579</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3574</v>
+        <v>3584</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3579</v>
+        <v>3592</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3584</v>
+        <v>3594</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J73" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3591</v>
+        <v>3595</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 30. September 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3592</v>
+        <v>3602</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J75" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3594</v>
+        <v>3613</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3595</v>
+        <v>3616</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J77" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3602</v>
+        <v>3617</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3613</v>
+        <v>3621</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0"/>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3616</v>
+        <v>3625</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3617</v>
+        <v>3628</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3621</v>
+        <v>3646</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3625</v>
+        <v>3656</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3628</v>
+        <v>3667</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J84" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3646</v>
+        <v>3676</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3656</v>
+        <v>3680</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J86" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3667</v>
+        <v>3683</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3676</v>
+        <v>3684</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3680</v>
+        <v>3704</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3683</v>
+        <v>3725</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3684</v>
+        <v>3726</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3685</v>
+        <v>3727</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
-[...2 lines deleted...]
-      <c r="J92" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3704</v>
+        <v>3732</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3725</v>
+        <v>3733</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3726</v>
+        <v>3734</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3727</v>
+        <v>3735</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3732</v>
+        <v>3736</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3733</v>
+        <v>3742</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3734</v>
+        <v>3743</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3735</v>
+        <v>3755</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3736</v>
+        <v>3758</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3742</v>
+        <v>3759</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0"/>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3743</v>
+        <v>3765</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3755</v>
+        <v>3767</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3758</v>
+        <v>3770</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3759</v>
+        <v>3778</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3765</v>
+        <v>3785</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3767</v>
+        <v>3790</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3770</v>
+        <v>3791</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J109" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3778</v>
+        <v>3792</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3785</v>
+        <v>3799</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3790</v>
+        <v>3802</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J112" s="0"/>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3791</v>
+        <v>3808</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L113" s="0"/>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3792</v>
+        <v>3811</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3799</v>
+        <v>3816</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J115" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3802</v>
+        <v>3819</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3808</v>
+        <v>3826</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J117" s="0"/>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L117" s="0"/>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-13</t>
+        </is>
+      </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3811</v>
+        <v>3827</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3819</v>
+        <v>3861</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3826</v>
+        <v>3864</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3827</v>
+        <v>3866</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3841</v>
+        <v>3867</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3858</v>
+        <v>3869</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3861</v>
+        <v>3872</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3864</v>
+        <v>3877</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3866</v>
+        <v>3885</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3867</v>
+        <v>3887</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3869</v>
+        <v>3888</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J129" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3872</v>
+        <v>3889</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3877</v>
+        <v>3891</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3880</v>
+        <v>3893</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3883</v>
+        <v>3896</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3885</v>
+        <v>3905</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-01-15</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3887</v>
+        <v>3910</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0"/>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3888</v>
+        <v>3911</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0"/>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3889</v>
+        <v>3921</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3891</v>
+        <v>3923</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3893</v>
+        <v>3929</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3896</v>
+        <v>3930</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3905</v>
+        <v>3932</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J141" s="0"/>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3908</v>
+        <v>3938</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3910</v>
+        <v>3939</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J143" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3911</v>
+        <v>3941</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3921</v>
+        <v>3942</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3923</v>
+        <v>3943</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J146" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3929</v>
+        <v>3948</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3930</v>
+        <v>3949</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3932</v>
+        <v>3950</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3938</v>
+        <v>3953</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3939</v>
+        <v>3956</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 26. Mai 2026</t>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3941</v>
+        <v>3957</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3942</v>
+        <v>3958</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3943</v>
+        <v>3960</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3948</v>
+        <v>3963</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J155" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3949</v>
+        <v>3964</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3950</v>
+        <v>3965</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0"/>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3953</v>
+        <v>3966</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3956</v>
+        <v>3969</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J159" s="0"/>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3957</v>
+        <v>3971</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3958</v>
+        <v>3972</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0"/>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3960</v>
+        <v>3974</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3963</v>
+        <v>3980</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3964</v>
+        <v>3985</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3965</v>
+        <v>3988</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3966</v>
+        <v>3989</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3968</v>
+        <v>3990</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3969</v>
+        <v>3993</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3971</v>
+        <v>3994</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J169" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3972</v>
+        <v>3995</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3974</v>
+        <v>3996</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3980</v>
+        <v>3998</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J172" s="0"/>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3985</v>
+        <v>3999</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3987</v>
+        <v>4000</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3988</v>
+        <v>4001</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3989</v>
+        <v>4006</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3990</v>
+        <v>4008</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3993</v>
+        <v>4011</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3994</v>
+        <v>4012</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3995</v>
+        <v>4013</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3996</v>
+        <v>4014</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3998</v>
+        <v>4015</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3999</v>
+        <v>4016</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4000</v>
+        <v>4018</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4001</v>
+        <v>4019</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4003</v>
+        <v>4020</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4006</v>
+        <v>4021</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4008</v>
+        <v>4023</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4010</v>
+        <v>4025</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H189" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4011</v>
+        <v>4026</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4012</v>
+        <v>4027</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4013</v>
+        <v>4028</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4014</v>
+        <v>4029</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J193" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4015</v>
+        <v>4030</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4016</v>
+        <v>4034</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4018</v>
+        <v>4035</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4019</v>
+        <v>4036</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4020</v>
+        <v>4037</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4021</v>
+        <v>4038</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4022</v>
+        <v>4039</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4023</v>
+        <v>4041</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4025</v>
+        <v>4042</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4026</v>
+        <v>4043</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4027</v>
+        <v>4044</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4028</v>
+        <v>4045</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4029</v>
+        <v>4046</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4030</v>
+        <v>4047</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4033</v>
+        <v>4048</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4034</v>
+        <v>4050</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0"/>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4035</v>
+        <v>4051</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H210" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4036</v>
+        <v>4052</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4037</v>
+        <v>4054</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4038</v>
+        <v>4055</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4039</v>
+        <v>4057</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4041</v>
+        <v>4059</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4042</v>
+        <v>4060</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4043</v>
+        <v>4061</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4044</v>
+        <v>4062</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4045</v>
+        <v>4064</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4046</v>
+        <v>4065</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>4066</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>4069</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>4070</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>4072</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>4073</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert</t>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>4074</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>4075</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Küng Julia</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>4076</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
+        <v>4078</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>4079</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>4080</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>4081</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>4083</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>4084</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>4085</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026Direktüberweisung gemäss § 17 GO KR</t>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>4086</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>4087</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert</t>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>4091</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>4093</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>4094</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kantons Zug ärztlich unterversorgt?"</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
           <t>ALG</t>
         </is>
       </c>
-      <c r="N220" s="0"/>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>4095</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>4097</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>4098</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>4099</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>4100</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>4107</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>