--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -62,93 +62,93 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N253" totalsRowShown="0">
-  <autoFilter ref="A1:N253"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
+  <autoFilter ref="A1:N258"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N253"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
@@ -844,10258 +844,10242 @@
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0"/>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>2212</v>
+        <v>2108</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" s="0"/>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0"/>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>2291</v>
+        <v>2212</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L14" s="0"/>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>2310</v>
+        <v>2291</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>2336</v>
+        <v>2310</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>2501</v>
+        <v>2336</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>2635</v>
+        <v>2501</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>2640</v>
+        <v>2635</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>2655</v>
+        <v>2640</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>2766</v>
+        <v>2655</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>2850</v>
+        <v>2766</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0"/>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>2855</v>
+        <v>2850</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0"/>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>2885</v>
+        <v>2855</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>2897</v>
+        <v>2885</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>2940</v>
+        <v>2897</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3102</v>
+        <v>2940</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3129</v>
+        <v>3102</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J28" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3148</v>
+        <v>3129</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0"/>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3151</v>
+        <v>3148</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3165</v>
+        <v>3151</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3185</v>
+        <v>3165</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0"/>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
+        <v>3185</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-26</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B33" s="0" t="inlineStr">
+      <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C33" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E33" s="0" t="inlineStr">
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F33" s="0" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0"/>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
+        <v>3218</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2021-10-28</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0"/>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-23</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B35" s="0" t="inlineStr">
+      <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C35" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E35" s="0" t="inlineStr">
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F35" s="0" t="inlineStr">
+      <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G35" s="0" t="inlineStr">
+      <c r="G36" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H35" s="0" t="inlineStr">
+      <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I35" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L35" s="0" t="inlineStr">
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0"/>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M35" s="0" t="inlineStr">
-[...64 lines deleted...]
-      </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3260</v>
+        <v>3248</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3262</v>
+        <v>3260</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3268</v>
+        <v>3262</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3281</v>
+        <v>3268</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J40" s="0"/>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3283</v>
+        <v>3281</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3285</v>
+        <v>3283</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0"/>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3286</v>
+        <v>3285</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3320</v>
+        <v>3286</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3350</v>
+        <v>3320</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3354</v>
+        <v>3350</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3364</v>
+        <v>3354</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3439</v>
+        <v>3364</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J48" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3443</v>
+        <v>3439</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3453</v>
+        <v>3443</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0"/>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3471</v>
+        <v>3453</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
+        <v>3471</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-08</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B52" s="0" t="inlineStr">
+      <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C52" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E52" s="0" t="inlineStr">
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F52" s="0" t="inlineStr">
+      <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G52" s="0" t="inlineStr">
+      <c r="G53" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...60 lines deleted...]
-          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3488</v>
+        <v>3480</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3495</v>
+        <v>3488</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3502</v>
+        <v>3495</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3507</v>
+        <v>3502</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J57" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3512</v>
+        <v>3507</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3525</v>
+        <v>3512</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J59" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3532</v>
+        <v>3525</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B61" s="0" t="inlineStr">
+      <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C61" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E61" s="0" t="inlineStr">
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F61" s="0" t="inlineStr">
+      <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G61" s="0" t="inlineStr">
+      <c r="G62" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...60 lines deleted...]
-          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3535</v>
+        <v>3534</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3541</v>
+        <v>3535</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J64" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3544</v>
+        <v>3541</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3546</v>
+        <v>3544</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3562</v>
+        <v>3546</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3569</v>
+        <v>3562</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J68" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3574</v>
+        <v>3569</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J69" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3579</v>
+        <v>3574</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3592</v>
+        <v>3584</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J72" s="0"/>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3594</v>
+        <v>3592</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3595</v>
+        <v>3594</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3602</v>
+        <v>3595</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3613</v>
+        <v>3602</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J76" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3616</v>
+        <v>3613</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3617</v>
+        <v>3616</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3621</v>
+        <v>3617</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3625</v>
+        <v>3621</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3628</v>
+        <v>3625</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J81" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3646</v>
+        <v>3628</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3656</v>
+        <v>3646</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3667</v>
+        <v>3656</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J84" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3676</v>
+        <v>3667</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3680</v>
+        <v>3676</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3683</v>
+        <v>3680</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3684</v>
+        <v>3683</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3704</v>
+        <v>3684</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3725</v>
+        <v>3704</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3726</v>
+        <v>3725</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3727</v>
+        <v>3726</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3732</v>
+        <v>3727</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3733</v>
+        <v>3732</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3734</v>
+        <v>3733</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3735</v>
+        <v>3734</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3736</v>
+        <v>3735</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
           <t>2024-05-21</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3742</v>
+        <v>3736</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0"/>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3743</v>
+        <v>3742</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3755</v>
+        <v>3743</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3758</v>
+        <v>3755</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3759</v>
+        <v>3758</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3765</v>
+        <v>3759</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3767</v>
+        <v>3765</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0"/>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3770</v>
+        <v>3767</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3778</v>
+        <v>3770</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3785</v>
+        <v>3778</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3790</v>
+        <v>3785</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J108" s="0"/>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3791</v>
+        <v>3790</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3792</v>
+        <v>3791</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>2024-08-29</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3799</v>
+        <v>3792</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3802</v>
+        <v>3799</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
           <t>2024-09-10</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3808</v>
+        <v>3802</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J113" s="0"/>
+      <c r="J113" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L113" s="0"/>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3811</v>
+        <v>3808</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J114" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L114" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L114" s="0"/>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3816</v>
+        <v>3811</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3819</v>
+        <v>3816</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3826</v>
+        <v>3819</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3827</v>
+        <v>3826</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3858</v>
+        <v>3827</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3861</v>
+        <v>3858</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3864</v>
+        <v>3861</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3866</v>
+        <v>3864</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J122" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3867</v>
+        <v>3866</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3869</v>
+        <v>3867</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J124" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3872</v>
+        <v>3869</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3877</v>
+        <v>3872</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3885</v>
+        <v>3877</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3887</v>
+        <v>3885</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3888</v>
+        <v>3887</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
           <t>2025-02-25</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3889</v>
+        <v>3888</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>2025-03-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3891</v>
+        <v>3889</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3893</v>
+        <v>3891</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3896</v>
+        <v>3893</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3905</v>
+        <v>3896</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3910</v>
+        <v>3905</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3911</v>
+        <v>3910</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3921</v>
+        <v>3911</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3923</v>
+        <v>3921</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J138" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3929</v>
+        <v>3923</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J139" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3930</v>
+        <v>3929</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3932</v>
+        <v>3930</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3938</v>
+        <v>3932</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3939</v>
+        <v>3938</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J143" s="0"/>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3941</v>
+        <v>3939</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3942</v>
+        <v>3941</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3943</v>
+        <v>3942</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3948</v>
+        <v>3943</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J147" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3949</v>
+        <v>3948</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3950</v>
+        <v>3949</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t/>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
         </is>
       </c>
       <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3953</v>
+        <v>3950</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3956</v>
+        <v>3953</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J151" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3957</v>
+        <v>3956</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3958</v>
+        <v>3957</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3960</v>
+        <v>3958</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3963</v>
+        <v>3960</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3964</v>
+        <v>3963</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3965</v>
+        <v>3964</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3966</v>
+        <v>3965</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3969</v>
+        <v>3966</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3971</v>
+        <v>3969</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3972</v>
+        <v>3971</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>2025-08-09</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3974</v>
+        <v>3972</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3980</v>
+        <v>3974</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J163" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3985</v>
+        <v>3980</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3988</v>
+        <v>3985</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3989</v>
+        <v>3988</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3990</v>
+        <v>3989</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3993</v>
+        <v>3990</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3994</v>
+        <v>3993</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J169" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3995</v>
+        <v>3994</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
         <v>3996</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>2025-09-16</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
         <v>3998</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
@@ -11206,5215 +11190,5561 @@
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4000</v>
+        <v>4006</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4001</v>
+        <v>4008</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4006</v>
+        <v>4011</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4008</v>
+        <v>4012</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J177" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4011</v>
+        <v>4013</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4012</v>
+        <v>4014</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4013</v>
+        <v>4015</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4014</v>
+        <v>4016</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J181" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>4015</v>
+        <v>4018</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>4016</v>
+        <v>4020</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4018</v>
+        <v>4021</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4019</v>
+        <v>4023</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4020</v>
+        <v>4026</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4021</v>
+        <v>4027</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4023</v>
+        <v>4028</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4025</v>
+        <v>4030</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4026</v>
+        <v>4034</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4027</v>
+        <v>4035</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4028</v>
+        <v>4036</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4029</v>
+        <v>4037</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4030</v>
+        <v>4038</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4034</v>
+        <v>4039</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J195" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4035</v>
+        <v>4041</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4036</v>
+        <v>4042</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4037</v>
+        <v>4043</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4038</v>
+        <v>4044</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4039</v>
+        <v>4045</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4041</v>
+        <v>4046</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4042</v>
+        <v>4047</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4043</v>
+        <v>4048</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4044</v>
+        <v>4050</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4045</v>
+        <v>4051</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4046</v>
+        <v>4054</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4047</v>
+        <v>4055</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4048</v>
+        <v>4057</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4050</v>
+        <v>4059</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4051</v>
+        <v>4061</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4052</v>
+        <v>4064</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4054</v>
+        <v>4065</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4055</v>
+        <v>4066</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4057</v>
+        <v>4069</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H214" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4059</v>
+        <v>4070</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4060</v>
+        <v>4072</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4061</v>
+        <v>4073</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4062</v>
+        <v>4074</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4064</v>
+        <v>4075</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4065</v>
+        <v>4076</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4066</v>
+        <v>4078</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4069</v>
+        <v>4080</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4070</v>
+        <v>4081</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4072</v>
+        <v>4082</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4073</v>
+        <v>4083</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J225" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4074</v>
+        <v>4084</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4075</v>
+        <v>4086</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4076</v>
+        <v>4087</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H228" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4078</v>
+        <v>4088</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H229" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4079</v>
+        <v>4089</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4080</v>
+        <v>4091</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4081</v>
+        <v>4093</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J232" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N232" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N232" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4082</v>
+        <v>4094</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J233" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4083</v>
+        <v>4095</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J234" s="0"/>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4084</v>
+        <v>4097</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J235" s="0"/>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4085</v>
+        <v>4098</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026Direktüberweisung gemäss § 17 GO KR</t>
+          <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4086</v>
+        <v>4099</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J237" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4087</v>
+        <v>4100</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J238" s="0"/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4091</v>
+        <v>4101</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J239" s="0"/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4093</v>
+        <v>4102</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
+          <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4094</v>
+        <v>4103</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kantons Zug ärztlich unterversorgt?"</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4095</v>
+        <v>4104</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J242" s="0"/>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4097</v>
+        <v>4105</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J243" s="0"/>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4098</v>
+        <v>4106</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J244" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>4099</v>
+        <v>4108</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4100</v>
+        <v>4109</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4101</v>
+        <v>4110</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4102</v>
+        <v>4111</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J248" s="0"/>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4103</v>
+        <v>4112</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J249" s="0"/>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4104</v>
+        <v>4113</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J250" s="0"/>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4105</v>
+        <v>4116</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4106</v>
+        <v>4117</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J252" s="0"/>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4107</v>
+        <v>4118</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
           <t>ALG</t>
         </is>
       </c>
-      <c r="N253" s="0"/>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>