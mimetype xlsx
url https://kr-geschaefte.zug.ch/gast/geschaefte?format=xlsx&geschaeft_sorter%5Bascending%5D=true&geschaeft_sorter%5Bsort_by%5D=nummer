--- v3 (2026-06-12)
+++ v4 (2026-07-27)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -1386,15365 +1386,16010 @@
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0"/>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>2016-08-23</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>2766</v>
+        <v>2855</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0"/>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>2850</v>
+        <v>2885</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0"/>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>2855</v>
+        <v>3102</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J24" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>2885</v>
+        <v>3129</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0"/>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>2897</v>
+        <v>3148</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0"/>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>2940</v>
+        <v>3151</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0"/>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3102</v>
+        <v>3165</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3129</v>
+        <v>3185</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0"/>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3148</v>
+        <v>3218</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3151</v>
+        <v>3227</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3165</v>
+        <v>3248</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J32" s="0"/>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3185</v>
+        <v>3260</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J33" s="0"/>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3208</v>
+        <v>3262</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J34" s="0"/>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3218</v>
+        <v>3268</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J35" s="0"/>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3227</v>
+        <v>3281</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0"/>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3260</v>
+        <v>3285</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J38" s="0"/>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3262</v>
+        <v>3286</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3268</v>
+        <v>3320</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3281</v>
+        <v>3350</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J41" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3283</v>
+        <v>3354</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3285</v>
+        <v>3364</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J43" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3286</v>
+        <v>3439</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3320</v>
+        <v>3443</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3350</v>
+        <v>3453</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3354</v>
+        <v>3471</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3364</v>
+        <v>3479</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3439</v>
+        <v>3480</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3443</v>
+        <v>3488</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3453</v>
+        <v>3495</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J51" s="0"/>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3471</v>
+        <v>3502</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J52" s="0"/>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3479</v>
+        <v>3507</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3480</v>
+        <v>3512</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3488</v>
+        <v>3525</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3495</v>
+        <v>3532</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3502</v>
+        <v>3533</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J57" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3507</v>
+        <v>3534</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3512</v>
+        <v>3535</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3525</v>
+        <v>3541</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3532</v>
+        <v>3544</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3533</v>
+        <v>3546</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0"/>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3534</v>
+        <v>3562</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0"/>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3535</v>
+        <v>3569</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3541</v>
+        <v>3574</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3544</v>
+        <v>3579</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3546</v>
+        <v>3584</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3562</v>
+        <v>3592</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J68" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3569</v>
+        <v>3594</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3574</v>
+        <v>3595</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3579</v>
+        <v>3602</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3584</v>
+        <v>3613</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3592</v>
+        <v>3616</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J73" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3594</v>
+        <v>3617</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J74" s="0"/>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3595</v>
+        <v>3621</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J75" s="0"/>
+      <c r="J75" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3602</v>
+        <v>3625</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3613</v>
+        <v>3628</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3616</v>
+        <v>3646</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3617</v>
+        <v>3656</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J79" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3621</v>
+        <v>3667</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3625</v>
+        <v>3676</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3628</v>
+        <v>3680</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J82" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3646</v>
+        <v>3683</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3656</v>
+        <v>3684</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J84" s="0"/>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3667</v>
+        <v>3704</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3676</v>
+        <v>3725</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3680</v>
+        <v>3726</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3683</v>
+        <v>3727</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3684</v>
+        <v>3732</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3704</v>
+        <v>3733</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3725</v>
+        <v>3734</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3726</v>
+        <v>3735</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3727</v>
+        <v>3736</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3732</v>
+        <v>3742</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3733</v>
+        <v>3743</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J95" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3734</v>
+        <v>3755</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3735</v>
+        <v>3758</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3736</v>
+        <v>3759</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3742</v>
+        <v>3765</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0"/>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3743</v>
+        <v>3767</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3755</v>
+        <v>3770</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3758</v>
+        <v>3778</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3759</v>
+        <v>3785</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3765</v>
+        <v>3790</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3767</v>
+        <v>3791</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J105" s="0"/>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3770</v>
+        <v>3792</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J106" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3778</v>
+        <v>3799</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3785</v>
+        <v>3802</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3790</v>
+        <v>3808</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L109" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L109" s="0"/>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3791</v>
+        <v>3811</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3792</v>
+        <v>3816</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3799</v>
+        <v>3819</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J112" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3802</v>
+        <v>3826</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3808</v>
+        <v>3827</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J114" s="0"/>
+      <c r="J114" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L114" s="0"/>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-14</t>
+        </is>
+      </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3811</v>
+        <v>3858</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3816</v>
+        <v>3861</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3819</v>
+        <v>3864</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3826</v>
+        <v>3866</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3827</v>
+        <v>3867</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3858</v>
+        <v>3869</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3861</v>
+        <v>3877</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3864</v>
+        <v>3885</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3866</v>
+        <v>3887</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3867</v>
+        <v>3888</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3869</v>
+        <v>3889</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3872</v>
+        <v>3891</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3877</v>
+        <v>3893</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3885</v>
+        <v>3896</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3887</v>
+        <v>3905</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3888</v>
+        <v>3923</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3889</v>
+        <v>3930</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
-[...2 lines deleted...]
-      <c r="N131" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N131" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3891</v>
+        <v>3932</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3893</v>
+        <v>3938</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3896</v>
+        <v>3939</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3905</v>
+        <v>3941</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J135" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3910</v>
+        <v>3942</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3911</v>
+        <v>3948</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J137" s="0"/>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3921</v>
+        <v>3950</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3923</v>
+        <v>3953</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J139" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3929</v>
+        <v>3956</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3930</v>
+        <v>3957</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3932</v>
+        <v>3958</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3938</v>
+        <v>3960</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3939</v>
+        <v>3963</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0"/>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3941</v>
+        <v>3964</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3942</v>
+        <v>3965</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3943</v>
+        <v>3966</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3948</v>
+        <v>3969</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3949</v>
+        <v>3971</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3950</v>
+        <v>3972</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J150" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3953</v>
+        <v>3974</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3956</v>
+        <v>3980</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3957</v>
+        <v>3985</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J153" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3958</v>
+        <v>3988</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J154" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3960</v>
+        <v>3989</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3963</v>
+        <v>3990</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3964</v>
+        <v>3994</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3965</v>
+        <v>3996</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3966</v>
+        <v>3998</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3969</v>
+        <v>3999</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3971</v>
+        <v>4006</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3972</v>
+        <v>4008</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3974</v>
+        <v>4011</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3980</v>
+        <v>4012</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3985</v>
+        <v>4013</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3988</v>
+        <v>4014</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J166" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
-[...2 lines deleted...]
-      <c r="N166" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N166" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3989</v>
+        <v>4015</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3990</v>
+        <v>4016</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3993</v>
+        <v>4018</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3994</v>
+        <v>4020</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J170" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3996</v>
+        <v>4021</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J171" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3998</v>
+        <v>4023</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3999</v>
+        <v>4026</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4006</v>
+        <v>4027</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4008</v>
+        <v>4028</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4011</v>
+        <v>4030</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4012</v>
+        <v>4034</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4013</v>
+        <v>4035</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4014</v>
+        <v>4036</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J179" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4015</v>
+        <v>4037</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>4016</v>
+        <v>4038</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>4018</v>
+        <v>4039</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>4020</v>
+        <v>4041</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4021</v>
+        <v>4042</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4023</v>
+        <v>4043</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4026</v>
+        <v>4044</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4027</v>
+        <v>4045</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4028</v>
+        <v>4047</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4030</v>
+        <v>4048</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4034</v>
+        <v>4050</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J190" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4035</v>
+        <v>4051</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4036</v>
+        <v>4054</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4037</v>
+        <v>4055</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4038</v>
+        <v>4057</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4039</v>
+        <v>4059</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4041</v>
+        <v>4061</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4042</v>
+        <v>4064</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4043</v>
+        <v>4065</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4044</v>
+        <v>4066</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4045</v>
+        <v>4069</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4046</v>
+        <v>4070</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4047</v>
+        <v>4072</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4048</v>
+        <v>4074</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4050</v>
+        <v>4075</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4051</v>
+        <v>4076</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4054</v>
+        <v>4078</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4055</v>
+        <v>4081</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4057</v>
+        <v>4082</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4059</v>
+        <v>4083</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4061</v>
+        <v>4084</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4064</v>
+        <v>4086</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J211" s="0"/>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H211" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4065</v>
+        <v>4088</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
-        </is>
-[...23 lines deleted...]
-          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4066</v>
+        <v>4094</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4069</v>
+        <v>4095</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4070</v>
+        <v>4097</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4072</v>
+        <v>4098</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4073</v>
+        <v>4099</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J217" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4074</v>
+        <v>4100</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4075</v>
+        <v>4101</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4076</v>
+        <v>4102</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4078</v>
+        <v>4103</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4080</v>
+        <v>4104</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
+          <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4081</v>
+        <v>4105</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0"/>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4082</v>
+        <v>4106</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J224" s="0"/>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4083</v>
+        <v>4108</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4084</v>
+        <v>4109</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J226" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4086</v>
+        <v>4110</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4087</v>
+        <v>4111</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J228" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4088</v>
+        <v>4112</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J229" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4089</v>
+        <v>4113</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J230" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4091</v>
+        <v>4116</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4093</v>
+        <v>4117</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4094</v>
+        <v>4118</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J233" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4095</v>
+        <v>4119</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4097</v>
+        <v>4120</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4098</v>
+        <v>4121</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J236" s="0"/>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4099</v>
+        <v>4122</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4100</v>
+        <v>4123</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
-</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
+          <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4101</v>
+        <v>4124</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4102</v>
+        <v>4125</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J240" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4103</v>
+        <v>4126</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J241" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4104</v>
+        <v>4127</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4105</v>
+        <v>4129</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J243" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4106</v>
+        <v>4130</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J244" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>4108</v>
+        <v>4131</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4109</v>
+        <v>4132</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>4110</v>
+        <v>4133</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J247" s="0"/>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4111</v>
+        <v>4134</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4112</v>
+        <v>4136</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4113</v>
+        <v>4138</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>4116</v>
+        <v>4139</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J251" s="0"/>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>4117</v>
+        <v>4140</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>4118</v>
+        <v>4141</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J253" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>4119</v>
+        <v>4142</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>4120</v>
+        <v>4143</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4121</v>
+        <v>4144</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>4122</v>
+        <v>4145</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>4123</v>
+        <v>4147</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>4148</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>4149</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>4150</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>4151</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>4152</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>4153</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>4154</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>4155</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>4156</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>