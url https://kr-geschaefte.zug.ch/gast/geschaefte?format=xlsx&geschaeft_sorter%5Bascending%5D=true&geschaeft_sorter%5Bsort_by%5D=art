--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N240" totalsRowShown="0">
-  <autoFilter ref="A1:N240"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
+  <autoFilter ref="A1:N244"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N240"/>
+  <dimension ref="A1:N244"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,14845 +189,14866 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>3996</v>
+        <v>4098</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3994</v>
+        <v>3996</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>3980</v>
+        <v>3994</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3905</v>
+        <v>3980</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3628</v>
+        <v>3905</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3613</v>
+        <v>3628</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3185</v>
+        <v>3613</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>1775</v>
+        <v>3185</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L9" s="0"/>
+      <c r="L9" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>1000</v>
+        <v>1775</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0"/>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3770</v>
+        <v>1000</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L11" s="0"/>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4078</v>
+        <v>3770</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4074</v>
+        <v>4106</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Buhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4070</v>
+        <v>4104</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0"/>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4065</v>
+        <v>4097</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4062</v>
+        <v>4094</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4059</v>
+        <v>4084</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4057</v>
+        <v>4083</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4055</v>
+        <v>4080</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4052</v>
+        <v>4078</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4048</v>
+        <v>4074</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4046</v>
+        <v>4070</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4043</v>
+        <v>4065</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4038</v>
+        <v>4062</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4036</v>
+        <v>4059</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4035</v>
+        <v>4057</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4029</v>
+        <v>4055</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4027</v>
+        <v>4052</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4026</v>
+        <v>4048</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4025</v>
+        <v>4046</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4023</v>
+        <v>4043</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4022</v>
+        <v>4038</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4019</v>
+        <v>4036</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4018</v>
+        <v>4035</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4013</v>
+        <v>4027</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4010</v>
+        <v>4026</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4003</v>
+        <v>4023</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4001</v>
+        <v>4018</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4000</v>
+        <v>4013</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 17. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3995</v>
+        <v>4081</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Raum Umwelt Verkehr</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="H40" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3987</v>
+        <v>4012</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3591</v>
+        <v>3949</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4012</v>
+        <v>3887</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3949</v>
+        <v>3867</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3887</v>
+        <v>3790</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3867</v>
+        <v>3767</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3790</v>
+        <v>3656</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3767</v>
+        <v>3595</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3656</v>
+        <v>3594</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3595</v>
+        <v>3592</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3594</v>
+        <v>3535</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3592</v>
+        <v>3534</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3535</v>
+        <v>3281</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3534</v>
+        <v>3227</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3281</v>
+        <v>3218</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3227</v>
+        <v>3208</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3218</v>
+        <v>3151</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3208</v>
+        <v>3148</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3151</v>
+        <v>2940</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3148</v>
+        <v>2850</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>2940</v>
+        <v>2766</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>2850</v>
+        <v>2640</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>2766</v>
+        <v>2635</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>2640</v>
+        <v>2291</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>2635</v>
+        <v>2024</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L65" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L65" s="0"/>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>2291</v>
+        <v>1251</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L66" s="0"/>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>2024</v>
+        <v>4082</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L67" s="0"/>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>1251</v>
+        <v>4072</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L68" s="0"/>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4072</v>
+        <v>4034</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4034</v>
+        <v>4014</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4014</v>
+        <v>3958</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3958</v>
+        <v>3957</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3957</v>
+        <v>3956</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 26. Mai 2026</t>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3956</v>
+        <v>3950</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3950</v>
+        <v>3948</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3948</v>
+        <v>3923</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3923</v>
+        <v>3888</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3888</v>
+        <v>3866</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3866</v>
+        <v>3808</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L79" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L79" s="0"/>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3808</v>
+        <v>3743</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L80" s="0"/>
+      <c r="L80" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3743</v>
+        <v>3742</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3742</v>
+        <v>3569</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3569</v>
+        <v>3533</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3533</v>
+        <v>3512</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3512</v>
+        <v>3480</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3480</v>
+        <v>3479</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3479</v>
+        <v>3471</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3471</v>
+        <v>3453</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3453</v>
+        <v>3439</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3439</v>
+        <v>3286</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3286</v>
+        <v>3285</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3285</v>
+        <v>3165</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3165</v>
+        <v>3129</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3129</v>
+        <v>2897</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>2897</v>
+        <v>2885</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>2885</v>
+        <v>2855</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>2855</v>
+        <v>2655</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>2655</v>
+        <v>2501</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>2501</v>
+        <v>2336</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 21. Mai 2026</t>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>2336</v>
+        <v>2310</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>2310</v>
+        <v>2212</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L101" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L101" s="0"/>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>2212</v>
+        <v>2050</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0"/>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>2050</v>
+        <v>1977</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0"/>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>1977</v>
+        <v>1901</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0"/>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>1901</v>
+        <v>1646</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0"/>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>1646</v>
+        <v>1393</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
-2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2009-05-28</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0"/>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>1393</v>
+        <v>4093</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J107" s="0"/>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L107" s="0"/>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N107" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N107" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4071</v>
+        <v>4105</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4068</v>
+        <v>4101</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4069</v>
+        <v>4100</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4066</v>
+        <v>4095</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0"/>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>4061</v>
+        <v>4069</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H112" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>4060</v>
+        <v>4066</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
+          <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4054</v>
+        <v>4061</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>4051</v>
+        <v>4054</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4050</v>
+        <v>4051</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>4044</v>
+        <v>4050</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>4030</v>
+        <v>4044</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>4021</v>
+        <v>4030</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3998</v>
+        <v>4015</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3990</v>
+        <v>3998</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3953</v>
+        <v>3965</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3943</v>
+        <v>3953</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3911</v>
+        <v>3941</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3889</v>
+        <v>3911</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3877</v>
+        <v>3889</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3872</v>
+        <v>3877</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3864</v>
+        <v>3872</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3861</v>
+        <v>3864</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3858</v>
+        <v>3861</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3816</v>
+        <v>3858</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3811</v>
+        <v>3816</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3802</v>
+        <v>3811</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3792</v>
+        <v>3802</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>2024-08-29</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3785</v>
+        <v>3791</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3778</v>
+        <v>3785</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3765</v>
+        <v>3778</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3758</v>
+        <v>3765</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3733</v>
+        <v>3758</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H143" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3726</v>
+        <v>3732</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3704</v>
+        <v>3726</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3684</v>
+        <v>3704</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3667</v>
+        <v>3683</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3646</v>
+        <v>3667</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3617</v>
+        <v>3646</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3544</v>
+        <v>3617</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3541</v>
+        <v>3544</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3525</v>
+        <v>3541</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3495</v>
+        <v>3525</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3283</v>
+        <v>3495</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>1693</v>
+        <v>3248</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>282</v>
+        <v>1693</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3939</v>
+        <v>282</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J160" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4076</v>
+        <v>3939</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4075</v>
+        <v>4103</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4064</v>
+        <v>4102</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4047</v>
+        <v>4099</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4045</v>
+        <v>4076</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4042</v>
+        <v>4075</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4041</v>
+        <v>4064</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4039</v>
+        <v>4047</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4037</v>
+        <v>4045</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4033</v>
+        <v>4042</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>4028</v>
+        <v>4041</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4020</v>
+        <v>4039</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4016</v>
+        <v>4037</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4011</v>
+        <v>4028</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4008</v>
+        <v>4020</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4006</v>
+        <v>4016</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3999</v>
+        <v>4011</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3993</v>
+        <v>4008</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3989</v>
+        <v>4006</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3988</v>
+        <v>3999</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3985</v>
+        <v>3993</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3974</v>
+        <v>3989</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3972</v>
+        <v>3988</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3971</v>
+        <v>3985</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3969</v>
+        <v>3974</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3966</v>
+        <v>3972</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3964</v>
+        <v>3971</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3963</v>
+        <v>3969</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3960</v>
+        <v>3966</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3942</v>
+        <v>3964</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3938</v>
+        <v>3963</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3932</v>
+        <v>3960</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3930</v>
+        <v>3942</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3929</v>
+        <v>3938</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3921</v>
+        <v>3932</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3910</v>
+        <v>3930</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3896</v>
+        <v>3929</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3893</v>
+        <v>3921</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3891</v>
+        <v>3910</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3885</v>
+        <v>3896</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3880</v>
+        <v>3893</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3869</v>
+        <v>3891</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3827</v>
+        <v>3885</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3826</v>
+        <v>3869</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3819</v>
+        <v>3827</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3755</v>
+        <v>3819</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3736</v>
+        <v>3759</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3735</v>
+        <v>3755</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3727</v>
+        <v>3735</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3725</v>
+        <v>3734</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3680</v>
+        <v>3727</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3676</v>
+        <v>3725</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3625</v>
+        <v>3680</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3621</v>
+        <v>3676</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3616</v>
+        <v>3625</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3602</v>
+        <v>3621</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3584</v>
+        <v>3616</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3579</v>
+        <v>3602</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3574</v>
+        <v>3584</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3562</v>
+        <v>3579</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3546</v>
+        <v>3574</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3532</v>
+        <v>3562</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3502</v>
+        <v>3546</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3488</v>
+        <v>3532</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3443</v>
+        <v>3502</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3433</v>
+        <v>3488</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3364</v>
+        <v>3443</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3354</v>
+        <v>3364</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3351</v>
+        <v>3354</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
         <v>3350</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
@@ -15448,170 +15469,418 @@
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2024-09-10</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4077</v>
+        <v>4091</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Finanzstrategie 2026–2033 des Kantons Zug</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3507</v>
+        <v>4087</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>4086</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>4073</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskom. erweitert</t>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M240" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N240" s="0"/>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>4085</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Wahlen</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Obergericht</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 21. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>