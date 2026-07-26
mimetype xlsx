--- v3 (2026-05-03)
+++ v4 (2026-07-26)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N244" totalsRowShown="0">
-  <autoFilter ref="A1:N244"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N244"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,15698 +189,17207 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4098</v>
+        <v>4131</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3996</v>
+        <v>4130</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>3994</v>
+        <v>4098</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3980</v>
+        <v>3996</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3905</v>
+        <v>3994</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3628</v>
+        <v>3980</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3613</v>
+        <v>3905</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>3185</v>
+        <v>3628</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>1775</v>
+        <v>3613</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L10" s="0"/>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>1000</v>
+        <v>3185</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L11" s="0"/>
+      <c r="L11" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3770</v>
+        <v>2108</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D12" s="0"/>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t/>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L12" s="0"/>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4106</v>
+        <v>1775</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L13" s="0"/>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4104</v>
+        <v>1000</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L14" s="0"/>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4097</v>
+        <v>3770</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4094</v>
+        <v>4154</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4084</v>
+        <v>4153</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4083</v>
+        <v>4147</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J18" s="0"/>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4080</v>
+        <v>4144</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4078</v>
+        <v>4141</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4074</v>
+        <v>4134</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4070</v>
+        <v>4126</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4065</v>
+        <v>4122</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4062</v>
+        <v>4120</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4059</v>
+        <v>4119</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4057</v>
+        <v>4113</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4055</v>
+        <v>4112</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4052</v>
+        <v>4106</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4048</v>
+        <v>4104</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4046</v>
+        <v>4097</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4043</v>
+        <v>4094</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4038</v>
+        <v>4084</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4036</v>
+        <v>4083</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4035</v>
+        <v>4078</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4027</v>
+        <v>4074</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4026</v>
+        <v>4070</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4023</v>
+        <v>4065</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4018</v>
+        <v>4059</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4013</v>
+        <v>4057</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4081</v>
+        <v>4055</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J40" s="0"/>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4012</v>
+        <v>4048</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J41" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3949</v>
+        <v>4043</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J42" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3887</v>
+        <v>4038</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J43" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3867</v>
+        <v>4036</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J44" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3790</v>
+        <v>4035</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J45" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3767</v>
+        <v>4027</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J46" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3656</v>
+        <v>4026</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J47" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3595</v>
+        <v>4023</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J48" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3594</v>
+        <v>4018</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J49" s="0"/>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3592</v>
+        <v>4013</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J50" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3535</v>
+        <v>4116</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3534</v>
+        <v>4081</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J52" s="0"/>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3281</v>
+        <v>4012</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
+        <v>3887</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0"/>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>3867</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0"/>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>3790</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-16</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-27</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>3767</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0"/>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" s="0"/>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J64" s="0"/>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N64" s="0"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B54" s="0" t="inlineStr">
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C54" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E54" s="0" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F54" s="0" t="inlineStr">
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G54" s="0" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...681 lines deleted...]
-          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L65" s="0"/>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t>2021-04-13</t>
+        </is>
+      </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>1251</v>
+        <v>3218</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L66" s="0"/>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-23</t>
+        </is>
+      </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4082</v>
+        <v>3151</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4072</v>
+        <v>3148</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4034</v>
+        <v>2640</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4014</v>
+        <v>2635</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3958</v>
+        <v>2291</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3957</v>
+        <v>2024</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 21. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L72" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L72" s="0"/>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3956</v>
+        <v>1251</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L73" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L73" s="0"/>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3950</v>
+        <v>4152</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3948</v>
+        <v>4151</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3923</v>
+        <v>4142</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3888</v>
+        <v>4132</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3866</v>
+        <v>4129</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3808</v>
+        <v>4118</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L79" s="0"/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L79" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3743</v>
+        <v>4110</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3742</v>
+        <v>4109</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3569</v>
+        <v>4108</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
+        <v>4082</v>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J83" s="0"/>
+      <c r="K83" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission erweitert</t>
+        </is>
+      </c>
+      <c r="L83" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M83" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N83" s="0"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="n">
+        <v>4072</v>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I84" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
+      <c r="K84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L84" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M84" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N84" s="0"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="n">
+        <v>4034</v>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
+      <c r="K85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L85" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-09</t>
+        </is>
+      </c>
+      <c r="M85" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N85" s="0"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="n">
+        <v>4014</v>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J86" s="0"/>
+      <c r="K86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L86" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="M86" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N86" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="n">
+        <v>3958</v>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I87" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J87" s="0"/>
+      <c r="K87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L87" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M87" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N87" s="0"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="n">
+        <v>3957</v>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I88" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J88" s="0"/>
+      <c r="K88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L88" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M88" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N88" s="0"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="n">
+        <v>3956</v>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I89" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J89" s="0"/>
+      <c r="K89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L89" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-08</t>
+        </is>
+      </c>
+      <c r="M89" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N89" s="0"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="n">
+        <v>3950</v>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist abgelaufen</t>
+        </is>
+      </c>
+      <c r="I90" s="0" t="inlineStr">
+        <is>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
+      <c r="K90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L90" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M90" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N90" s="0"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="n">
+        <v>3948</v>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J91" s="0"/>
+      <c r="K91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L91" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M91" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N91" s="0"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="n">
+        <v>3923</v>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0"/>
+      <c r="K92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L92" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
+      <c r="M92" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="n">
+        <v>3888</v>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-27</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
+      <c r="K93" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L93" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M93" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N93" s="0"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="n">
+        <v>3866</v>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-27</t>
+        </is>
+      </c>
+      <c r="H94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I94" s="0" t="inlineStr">
+        <is>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
+      <c r="K94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L94" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M94" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N94" s="0"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H95" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J95" s="0"/>
+      <c r="K95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L95" s="0"/>
+      <c r="M95" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N95" s="0"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H96" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
+      <c r="K96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L96" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M96" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N96" s="0"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0"/>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B83" s="0" t="inlineStr">
+      <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C83" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E83" s="0" t="inlineStr">
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F83" s="0" t="inlineStr">
+      <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G83" s="0" t="inlineStr">
+      <c r="G99" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H83" s="0" t="inlineStr">
+      <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I83" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" s="0" t="inlineStr">
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0"/>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M83" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A84" s="0" t="n">
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B84" s="0" t="inlineStr">
+      <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C84" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E84" s="0" t="inlineStr">
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F84" s="0" t="inlineStr">
+      <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G84" s="0" t="inlineStr">
+      <c r="G100" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H84" s="0" t="inlineStr">
+      <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I84" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L84" s="0" t="inlineStr">
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M84" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A85" s="0" t="n">
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B85" s="0" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C85" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E85" s="0" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F85" s="0" t="inlineStr">
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G85" s="0" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H85" s="0" t="inlineStr">
+      <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I85" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L85" s="0" t="inlineStr">
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M85" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A86" s="0" t="n">
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B86" s="0" t="inlineStr">
+      <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C86" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E86" s="0" t="inlineStr">
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F86" s="0" t="inlineStr">
+      <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G86" s="0" t="inlineStr">
+      <c r="G102" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...986 lines deleted...]
-          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0"/>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L102" s="0"/>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-13</t>
+        </is>
+      </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>1977</v>
+        <v>3471</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L103" s="0"/>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2022-08-23</t>
+        </is>
+      </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>1901</v>
+        <v>3453</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L104" s="0"/>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
+        <v>3439</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
+        <v>3286</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
+        <v>3285</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-08</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-24</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0"/>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N110" s="0"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
+      <c r="K111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N111" s="0"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0"/>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N112" s="0"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J113" s="0"/>
+      <c r="K113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L113" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N113" s="0"/>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H114" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J114" s="0"/>
+      <c r="K114" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N114" s="0"/>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J115" s="0"/>
+      <c r="K115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N115" s="0"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J116" s="0"/>
+      <c r="K116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L116" s="0"/>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N116" s="0"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
+      <c r="K117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="0"/>
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N117" s="0"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
+      <c r="K118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L118" s="0"/>
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N118" s="0"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" s="0"/>
+      <c r="K119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L119" s="0"/>
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N119" s="0"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B105" s="0" t="inlineStr">
+      <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C105" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E105" s="0" t="inlineStr">
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F105" s="0" t="inlineStr">
+      <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G105" s="0" t="inlineStr">
+      <c r="G120" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H105" s="0" t="inlineStr">
+      <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I105" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A106" s="0" t="n">
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0"/>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N120" s="0"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B106" s="0" t="inlineStr">
+      <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C106" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E106" s="0" t="inlineStr">
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F106" s="0" t="inlineStr">
+      <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G106" s="0" t="inlineStr">
+      <c r="G121" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H106" s="0" t="inlineStr">
+      <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I106" s="0" t="inlineStr">
-[...89 lines deleted...]
-      <c r="A108" s="0" t="n">
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="0"/>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N121" s="0"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N122" s="0"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="n">
+        <v>4155</v>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
+      <c r="K123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N123" s="0"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="n">
+        <v>4148</v>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
+      <c r="K124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N124" s="0"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
+      <c r="K125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L125" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M125" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N125" s="0"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M126" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N126" s="0"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L127" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N127" s="0"/>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L128" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N128" s="0"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N129" s="0"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N130" s="0"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N131" s="0"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N132" s="0"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="n">
         <v>4105</v>
       </c>
-      <c r="B108" s="0" t="inlineStr">
+      <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C108" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E108" s="0" t="inlineStr">
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
         <is>
           <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
-      <c r="F108" s="0" t="inlineStr">
+      <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G108" s="0" t="inlineStr">
+      <c r="G133" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
-      <c r="H108" s="0" t="inlineStr">
+      <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I108" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J108" s="0" t="inlineStr">
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
         <is>
           <t>2027-04-30</t>
         </is>
       </c>
-      <c r="K108" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="0" t="inlineStr">
+      <c r="K133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
         <is>
           <t>2026-04-14</t>
         </is>
       </c>
-      <c r="M108" s="0" t="inlineStr">
+      <c r="M133" s="0" t="inlineStr">
         <is>
           <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
-      <c r="N108" s="0"/>
-[...2 lines deleted...]
-      <c r="A109" s="0" t="n">
+      <c r="N133" s="0"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="n">
         <v>4101</v>
       </c>
-      <c r="B109" s="0" t="inlineStr">
+      <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C109" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E109" s="0" t="inlineStr">
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
         <is>
           <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
-      <c r="F109" s="0" t="inlineStr">
+      <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Staatswirtschaftskommission</t>
         </is>
       </c>
-      <c r="G109" s="0" t="inlineStr">
+      <c r="G134" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
-      <c r="H109" s="0" t="inlineStr">
+      <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Kommission</t>
         </is>
       </c>
-      <c r="I109" s="0" t="inlineStr">
+      <c r="I134" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
-      <c r="J109" s="0" t="inlineStr">
+      <c r="J134" s="0" t="inlineStr">
         <is>
           <t>2027-04-30</t>
         </is>
       </c>
-      <c r="K109" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="0" t="inlineStr">
+      <c r="K134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
-      <c r="M109" s="0" t="inlineStr">
+      <c r="M134" s="0" t="inlineStr">
         <is>
           <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N109" s="0"/>
-[...2 lines deleted...]
-      <c r="A110" s="0" t="n">
+      <c r="N134" s="0"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B110" s="0" t="inlineStr">
+      <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C110" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E110" s="0" t="inlineStr">
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F110" s="0" t="inlineStr">
+      <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G110" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J110" s="0" t="inlineStr">
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K110" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="0" t="inlineStr">
+      <c r="K135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M110" s="0" t="inlineStr">
+      <c r="M135" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1648 lines deleted...]
-          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3811</v>
+        <v>4095</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3802</v>
+        <v>4069</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3792</v>
+        <v>4066</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3791</v>
+        <v>4061</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3785</v>
+        <v>4054</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3778</v>
+        <v>4051</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3765</v>
+        <v>4050</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3758</v>
+        <v>4044</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3733</v>
+        <v>4030</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3732</v>
+        <v>4021</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3726</v>
+        <v>4015</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3704</v>
+        <v>3998</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3684</v>
+        <v>3990</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3683</v>
+        <v>3965</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3667</v>
+        <v>3953</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3646</v>
+        <v>3941</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3617</v>
+        <v>3889</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3544</v>
+        <v>3877</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3541</v>
+        <v>3864</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3525</v>
+        <v>3861</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3495</v>
+        <v>3858</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3283</v>
+        <v>3816</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3248</v>
+        <v>3811</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>1693</v>
+        <v>3802</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>282</v>
+        <v>3792</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3939</v>
+        <v>3791</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0"/>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4103</v>
+        <v>3785</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J162" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4102</v>
+        <v>3778</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J163" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4099</v>
+        <v>3765</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4076</v>
+        <v>3758</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4075</v>
+        <v>3733</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4064</v>
+        <v>3732</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4047</v>
+        <v>3726</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4045</v>
+        <v>3704</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4042</v>
+        <v>3684</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>4041</v>
+        <v>3683</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4039</v>
+        <v>3667</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4037</v>
+        <v>3646</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4028</v>
+        <v>3617</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4020</v>
+        <v>3544</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4016</v>
+        <v>3541</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4011</v>
+        <v>3525</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4008</v>
+        <v>3495</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4006</v>
+        <v>3283</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3999</v>
+        <v>3248</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3993</v>
+        <v>1693</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3989</v>
+        <v>282</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3988</v>
+        <v>3939</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3985</v>
+        <v>4145</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3974</v>
+        <v>4103</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3972</v>
+        <v>4102</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3971</v>
+        <v>4156</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J187" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3969</v>
+        <v>4150</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3966</v>
+        <v>4149</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3964</v>
+        <v>4140</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3963</v>
+        <v>4138</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3960</v>
+        <v>4127</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3942</v>
+        <v>4125</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3938</v>
+        <v>4099</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3932</v>
+        <v>4076</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3930</v>
+        <v>4075</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3929</v>
+        <v>4064</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3921</v>
+        <v>4047</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3910</v>
+        <v>4045</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3896</v>
+        <v>4042</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3893</v>
+        <v>4041</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3891</v>
+        <v>4039</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3885</v>
+        <v>4037</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3869</v>
+        <v>4028</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3827</v>
+        <v>4020</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3826</v>
+        <v>4016</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3819</v>
+        <v>4011</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3759</v>
+        <v>4008</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3755</v>
+        <v>4006</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3736</v>
+        <v>3999</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3735</v>
+        <v>3989</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3734</v>
+        <v>3988</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3727</v>
+        <v>3985</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3725</v>
+        <v>3974</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3680</v>
+        <v>3972</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3676</v>
+        <v>3971</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3625</v>
+        <v>3969</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3621</v>
+        <v>3966</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3616</v>
+        <v>3964</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3602</v>
+        <v>3963</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3584</v>
+        <v>3960</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3579</v>
+        <v>3942</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3574</v>
+        <v>3938</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3562</v>
+        <v>3932</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3546</v>
+        <v>3930</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
-[...2 lines deleted...]
-      <c r="N225" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N225" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3532</v>
+        <v>3896</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3502</v>
+        <v>3893</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3488</v>
+        <v>3891</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3443</v>
+        <v>3885</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3364</v>
+        <v>3869</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3354</v>
+        <v>3827</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3350</v>
+        <v>3826</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3320</v>
+        <v>3819</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3268</v>
+        <v>3759</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3262</v>
+        <v>3755</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3260</v>
+        <v>3736</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3102</v>
+        <v>3735</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3799</v>
+        <v>3734</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J238" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>4091</v>
+        <v>3727</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J239" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>4087</v>
+        <v>3725</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J240" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>4086</v>
+        <v>3680</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J241" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4073</v>
+        <v>3676</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J242" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3507</v>
+        <v>3625</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J243" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>4085</v>
+        <v>3621</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>3532</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-21</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-16</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>3443</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-14</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-13</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>3364</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-28</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2022-01-26</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>3350</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Büro des Kantonsrats</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-16</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J263" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>4088</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>4086</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>4124</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C244" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F244" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G244" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H244" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
-      <c r="I244" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N244" s="0"/>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>