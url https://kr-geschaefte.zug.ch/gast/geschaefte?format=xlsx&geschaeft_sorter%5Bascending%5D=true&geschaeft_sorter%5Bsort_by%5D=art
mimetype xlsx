--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
-  <autoFilter ref="A1:N268"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
+  <autoFilter ref="A1:N273"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N268"/>
+  <dimension ref="A1:N273"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -404,61 +404,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>2025-09-16</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>3994</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
@@ -466,61 +466,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>2025-09-09</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>3980</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
@@ -528,61 +528,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>2025-08-19</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
         <v>3905</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
@@ -590,61 +590,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
         <v>3628</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
@@ -1037,16359 +1037,16741 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>2024-07-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4154</v>
+        <v>4168</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0"/>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Mösch Jean Luc</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4153</v>
+        <v>4167</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J17" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4147</v>
+        <v>4163</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J18" s="0"/>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4144</v>
+        <v>4158</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4141</v>
+        <v>4154</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4134</v>
+        <v>4153</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4126</v>
+        <v>4147</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4122</v>
+        <v>4144</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4120</v>
+        <v>4141</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>2027-01-01</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4119</v>
+        <v>4134</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>2027-01-01</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4113</v>
+        <v>4126</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4112</v>
+        <v>4122</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
           <t>2026-05-21</t>
         </is>
       </c>
-      <c r="H27" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4106</v>
+        <v>4120</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4104</v>
+        <v>4119</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4097</v>
+        <v>4113</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4094</v>
+        <v>4112</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4084</v>
+        <v>4106</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4083</v>
+        <v>4104</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4078</v>
+        <v>4097</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4074</v>
+        <v>4094</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H35" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4070</v>
+        <v>4084</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4065</v>
+        <v>4083</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4059</v>
+        <v>4078</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4057</v>
+        <v>4074</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4055</v>
+        <v>4070</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4048</v>
+        <v>4065</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4043</v>
+        <v>4059</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4038</v>
+        <v>4057</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4036</v>
+        <v>4055</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4035</v>
+        <v>4048</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4027</v>
+        <v>4043</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4026</v>
+        <v>4038</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4023</v>
+        <v>4036</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4018</v>
+        <v>4035</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4013</v>
+        <v>4027</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4116</v>
+        <v>4026</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J51" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4081</v>
+        <v>4023</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J52" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J52" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0"/>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3887</v>
+        <v>4013</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J54" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3867</v>
+        <v>4116</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3790</v>
+        <v>4012</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3767</v>
+        <v>3887</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3656</v>
+        <v>3867</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3595</v>
+        <v>3790</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3594</v>
+        <v>3767</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3592</v>
+        <v>3656</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3535</v>
+        <v>3595</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3534</v>
+        <v>3594</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3281</v>
+        <v>3592</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J65" s="0"/>
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N65" s="0"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B66" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C66" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J66" s="0"/>
+      <c r="K66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L66" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M66" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N66" s="0"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B67" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J67" s="0"/>
+      <c r="K67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L67" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M67" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N67" s="0"/>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B65" s="0" t="inlineStr">
+      <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C65" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E65" s="0" t="inlineStr">
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F65" s="0" t="inlineStr">
+      <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G65" s="0" t="inlineStr">
+      <c r="G68" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...184 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>2635</v>
+        <v>3151</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>2291</v>
+        <v>3148</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>2024</v>
+        <v>2640</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L72" s="0"/>
+      <c r="L72" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>1251</v>
+        <v>2635</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L73" s="0"/>
+      <c r="L73" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4152</v>
+        <v>2291</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4151</v>
+        <v>2024</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L75" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L75" s="0"/>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4142</v>
+        <v>1251</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0"/>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4132</v>
+        <v>4152</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4129</v>
+        <v>4151</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4118</v>
+        <v>4142</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4110</v>
+        <v>4132</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4109</v>
+        <v>4129</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4108</v>
+        <v>4118</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4082</v>
+        <v>4110</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4072</v>
+        <v>4109</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4034</v>
+        <v>4108</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4014</v>
+        <v>4082</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N86" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3958</v>
+        <v>4072</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3957</v>
+        <v>4034</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3956</v>
+        <v>4014</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N89" s="0"/>
+      <c r="N89" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3950</v>
+        <v>3957</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3948</v>
+        <v>3956</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3923</v>
+        <v>3950</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3888</v>
+        <v>3948</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3866</v>
+        <v>3923</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3808</v>
+        <v>3888</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L95" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L95" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3743</v>
+        <v>3866</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3742</v>
+        <v>3808</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L97" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L97" s="0"/>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3569</v>
+        <v>3743</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0"/>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B99" s="0" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C99" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E99" s="0" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F99" s="0" t="inlineStr">
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G99" s="0" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...122 lines deleted...]
-          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0"/>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0"/>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B102" s="0" t="inlineStr">
+      <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C102" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E102" s="0" t="inlineStr">
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F102" s="0" t="inlineStr">
+      <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G102" s="0" t="inlineStr">
+      <c r="G104" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...122 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3439</v>
+        <v>3471</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3286</v>
+        <v>3453</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3285</v>
+        <v>3439</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3165</v>
+        <v>3286</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3129</v>
+        <v>3285</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>2885</v>
+        <v>3165</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>2855</v>
+        <v>3129</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>2655</v>
+        <v>2885</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>2501</v>
+        <v>2855</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>2336</v>
+        <v>2655</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>2310</v>
+        <v>2501</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>2212</v>
+        <v>2336</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L116" s="0"/>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>2050</v>
+        <v>2310</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L117" s="0"/>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>1977</v>
+        <v>2212</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0"/>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>1901</v>
+        <v>2050</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0"/>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0"/>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N120" s="0"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="0"/>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N121" s="0"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B120" s="0" t="inlineStr">
+      <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C120" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E120" s="0" t="inlineStr">
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F120" s="0" t="inlineStr">
+      <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G120" s="0" t="inlineStr">
+      <c r="G122" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H120" s="0" t="inlineStr">
+      <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...114 lines deleted...]
-          <t>Einreichung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0"/>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L122" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L122" s="0"/>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
+        <v>1393</v>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>2006-06-01</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
+      <c r="K123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="0"/>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N123" s="0"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="n">
+        <v>4166</v>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
+      <c r="K124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N124" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="n">
+        <v>4165</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
+      <c r="K125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M125" s="0" t="inlineStr">
+        <is>
+          <t>Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N125" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H126" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0"/>
+      <c r="K126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L126" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M126" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N126" s="0"/>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="n">
+        <v>4161</v>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="H127" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K127" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L127" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M127" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="n">
+        <v>4169</v>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H128" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K128" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L128" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M128" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+        </is>
+      </c>
+      <c r="N128" s="0"/>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N129" s="0"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N130" s="0"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B123" s="0" t="inlineStr">
+      <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C123" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E123" s="0" t="inlineStr">
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F123" s="0" t="inlineStr">
+      <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G123" s="0" t="inlineStr">
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="H123" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M123" s="0" t="inlineStr">
+      <c r="M131" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...518 lines deleted...]
-          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>4111</v>
+        <v>4148</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4105</v>
+        <v>4143</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4101</v>
+        <v>4139</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M135" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N135" s="0"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H136" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I136" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K136" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L136" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M136" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N136" s="0"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H137" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L137" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M137" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N137" s="0"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N138" s="0"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N139" s="0"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N140" s="0"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N141" s="0"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N142" s="0"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B135" s="0" t="inlineStr">
+      <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C135" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E135" s="0" t="inlineStr">
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F135" s="0" t="inlineStr">
+      <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G135" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J135" s="0" t="inlineStr">
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K135" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="0" t="inlineStr">
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M135" s="0" t="inlineStr">
+      <c r="M143" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...526 lines deleted...]
-          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>4030</v>
+        <v>4095</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>4021</v>
+        <v>4069</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>4015</v>
+        <v>4066</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3998</v>
+        <v>4061</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3990</v>
+        <v>4054</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3965</v>
+        <v>4051</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3953</v>
+        <v>4050</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3941</v>
+        <v>4044</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3889</v>
+        <v>4030</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3877</v>
+        <v>4021</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
           <t>2025-11-18</t>
         </is>
       </c>
-      <c r="H153" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3864</v>
+        <v>4015</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3861</v>
+        <v>3998</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3858</v>
+        <v>3990</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3816</v>
+        <v>3965</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3811</v>
+        <v>3953</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3802</v>
+        <v>3941</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3792</v>
+        <v>3889</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3791</v>
+        <v>3864</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3785</v>
+        <v>3861</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3778</v>
+        <v>3858</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3765</v>
+        <v>3816</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3758</v>
+        <v>3811</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3733</v>
+        <v>3802</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3732</v>
+        <v>3792</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3726</v>
+        <v>3791</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3704</v>
+        <v>3778</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3684</v>
+        <v>3765</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3683</v>
+        <v>3758</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3667</v>
+        <v>3733</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3646</v>
+        <v>3732</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3617</v>
+        <v>3726</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3544</v>
+        <v>3704</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3541</v>
+        <v>3684</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3525</v>
+        <v>3683</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3495</v>
+        <v>3667</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3283</v>
+        <v>3646</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3248</v>
+        <v>3617</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>1693</v>
+        <v>3541</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>282</v>
+        <v>3525</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3939</v>
+        <v>3495</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>4145</v>
+        <v>3283</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>4103</v>
+        <v>3248</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J185" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>4102</v>
+        <v>1693</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t/>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J186" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>4156</v>
+        <v>282</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>4150</v>
+        <v>3939</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4149</v>
+        <v>4175</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4140</v>
+        <v>4145</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4138</v>
+        <v>4103</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4127</v>
+        <v>4102</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4125</v>
+        <v>4162</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4099</v>
+        <v>4160</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4076</v>
+        <v>4156</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4075</v>
+        <v>4150</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4064</v>
+        <v>4149</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4047</v>
+        <v>4140</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4045</v>
+        <v>4138</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4042</v>
+        <v>4127</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4041</v>
+        <v>4125</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4039</v>
+        <v>4099</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4037</v>
+        <v>4076</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4028</v>
+        <v>4075</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4020</v>
+        <v>4064</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4016</v>
+        <v>4047</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4011</v>
+        <v>4045</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4008</v>
+        <v>4042</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4006</v>
+        <v>4041</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3999</v>
+        <v>4039</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3989</v>
+        <v>4037</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3988</v>
+        <v>4028</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3985</v>
+        <v>4020</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 14. September 2026</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3974</v>
+        <v>4016</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3971</v>
+        <v>4008</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3969</v>
+        <v>4006</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3966</v>
+        <v>3999</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3963</v>
+        <v>3988</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3960</v>
+        <v>3985</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3942</v>
+        <v>3974</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3938</v>
+        <v>3972</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3932</v>
+        <v>3971</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3930</v>
+        <v>3969</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3896</v>
+        <v>3966</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3893</v>
+        <v>3964</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3891</v>
+        <v>3963</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3885</v>
+        <v>3960</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3869</v>
+        <v>3942</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3827</v>
+        <v>3938</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3826</v>
+        <v>3932</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3819</v>
+        <v>3896</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3759</v>
+        <v>3893</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3755</v>
+        <v>3891</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3736</v>
+        <v>3885</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3735</v>
+        <v>3869</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3734</v>
+        <v>3827</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3727</v>
+        <v>3826</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3725</v>
+        <v>3819</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3680</v>
+        <v>3759</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3676</v>
+        <v>3755</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3625</v>
+        <v>3736</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3621</v>
+        <v>3735</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3616</v>
+        <v>3734</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3602</v>
+        <v>3727</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3584</v>
+        <v>3725</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3579</v>
+        <v>3680</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3574</v>
+        <v>3676</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3562</v>
+        <v>3625</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3546</v>
+        <v>3621</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3532</v>
+        <v>3616</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>3502</v>
+        <v>3602</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>3488</v>
+        <v>3584</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>3443</v>
+        <v>3579</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>3364</v>
+        <v>3574</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3354</v>
+        <v>3562</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>3350</v>
+        <v>3546</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>3320</v>
+        <v>3532</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>3268</v>
+        <v>3502</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>3262</v>
+        <v>3488</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>3260</v>
+        <v>3443</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>3102</v>
+        <v>3364</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>3799</v>
+        <v>3354</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J264" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J264" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>4088</v>
+        <v>3350</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J265" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J265" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>4086</v>
+        <v>3320</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J266" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>3507</v>
+        <v>3268</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J267" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B268" s="0" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C268" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E268" s="0" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F268" s="0" t="inlineStr">
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G268" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="L268" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Wahl</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="M268" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N268" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>