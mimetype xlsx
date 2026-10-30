--- v5 (2026-09-13)
+++ v6 (2026-10-30)
@@ -62,82 +62,82 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
-  <autoFilter ref="A1:N273"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N278" totalsRowShown="0">
+  <autoFilter ref="A1:N278"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N273"/>
+  <dimension ref="A1:N278"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
@@ -218,129 +218,129 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 28. Januar 2027</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
         <v>4130</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 28. Januar 2027</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>4098</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
@@ -466,61 +466,61 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t>Ablauf der Referendumsfrist: 4. Januar 2027</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>2025-09-09</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
         <v>3980</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
@@ -623,393 +623,393 @@
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2025-04-08</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>3628</v>
+        <v>3613</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3613</v>
+        <v>3185</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3185</v>
+        <v>2108</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D11" s="0"/>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L11" s="0"/>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>2108</v>
+        <v>1775</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D12" s="0"/>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I12" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0"/>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>1775</v>
+        <v>1000</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0"/>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>1000</v>
+        <v>4185</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L14" s="0"/>
+      <c r="L14" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
         <v>3770</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -1037,16741 +1037,17039 @@
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>2024-07-11</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4168</v>
+        <v>4188</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Verfassungsinitiative</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+          <t>Verfassungsinitiative für eine Zuger Kreislaufwirtschaft</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4167</v>
+        <v>4199</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
+          <t>Interpellation von Alex Haslimann und Helene Zimmermann betreffend Auswirkungen der Umfahrung Cham–Hünenberg auf die Verkehrssituation in Risch und im Ennetsee</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-09-08</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-04-29</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
+          <t>Haslimann Alexander, Zimmermann Helene</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4163</v>
+        <v>4198</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Absichten der Fokusstudie Mobilität 2040 Zug–Baar</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-04-29</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-31</t>
+          <t>2026-10-12</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4158</v>
+        <v>4191</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+          <t>Interpellation von Jean Luc Mösch, Erich Grob, Manuela Käch, Thomas Meierhans, Martin Hausheer und Patrick Iten betreffend Kontrollen und Schutz vor unseriösen Praktiken beim Gold- und Edelmetallankauf im Kanton Zug</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-04-29</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-20</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Meierhans Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela, Meierhans Thomas, Hausheer Martin, Iten Patrick</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4154</v>
+        <v>4186</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Mösch Jean Luc</t>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4153</v>
+        <v>4179</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-02-27</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4147</v>
+        <v>4177</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4144</v>
+        <v>4176</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H23" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4141</v>
+        <v>4174</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-27</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4134</v>
+        <v>4171</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4126</v>
+        <v>4170</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4122</v>
+        <v>4168</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4120</v>
+        <v>4167</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4119</v>
+        <v>4163</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4113</v>
+        <v>4158</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4112</v>
+        <v>4154</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4106</v>
+        <v>4153</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4104</v>
+        <v>4147</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4097</v>
+        <v>4144</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4094</v>
+        <v>4141</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4084</v>
+        <v>4134</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4083</v>
+        <v>4126</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4078</v>
+        <v>4122</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4074</v>
+        <v>4120</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4070</v>
+        <v>4119</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4065</v>
+        <v>4113</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4059</v>
+        <v>4112</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4057</v>
+        <v>4106</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4055</v>
+        <v>4104</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4048</v>
+        <v>4097</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4043</v>
+        <v>4094</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4038</v>
+        <v>4083</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4036</v>
+        <v>4078</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4035</v>
+        <v>4074</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4027</v>
+        <v>4070</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4026</v>
+        <v>4065</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4023</v>
+        <v>4057</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4018</v>
+        <v>4055</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4013</v>
+        <v>4018</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4116</v>
+        <v>4193</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KS 4, Walterswil–Lättich, Gemeinde Baar </t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J55" s="0"/>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4012</v>
+        <v>4190</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt KSQ, Mattenstrasse–Kreuzegg, Gemeinde Menzingen </t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3887</v>
+        <v>4189</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschlussbetreffend Freigabe eines Objektkredits für das Projekt GW 3000, Ersatz Reussbrücke Mühlau, Gemeinde Hünenberg</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0"/>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3867</v>
+        <v>4183</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0"/>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3790</v>
+        <v>4012</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0"/>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3767</v>
+        <v>3887</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3656</v>
+        <v>3867</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3595</v>
+        <v>3790</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3594</v>
+        <v>3767</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3592</v>
+        <v>3656</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3535</v>
+        <v>3595</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0"/>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3534</v>
+        <v>3594</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3281</v>
+        <v>3592</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B68" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C68" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
+      <c r="K68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L68" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M68" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N68" s="0"/>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B69" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J69" s="0"/>
+      <c r="K69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L69" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M69" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N69" s="0"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B70" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C70" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
+      <c r="K70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L70" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M70" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N70" s="0"/>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B68" s="0" t="inlineStr">
+      <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C68" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E68" s="0" t="inlineStr">
+      <c r="C71" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F68" s="0" t="inlineStr">
+      <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G68" s="0" t="inlineStr">
+      <c r="G71" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...184 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0"/>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>2635</v>
+        <v>3151</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>2291</v>
+        <v>3148</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>2024</v>
+        <v>2640</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0"/>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L75" s="0"/>
+      <c r="L75" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>1251</v>
+        <v>2635</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L76" s="0"/>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4152</v>
+        <v>2291</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zug Alliance, 4152</t>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4151</v>
+        <v>2024</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L78" s="0"/>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4142</v>
+        <v>1251</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L79" s="0"/>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4132</v>
+        <v>4196</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Kantonsratsbeschluss betreffend Bewilligung eines Objektkredits für die Beteiligung des Kantons Zug am Proof of Concept (PoC) im Vorprojekt für das mobile Sicherheitskommunikationssystem (MSK) </t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t>ad-hoc Sicherheitskomm.system, 4196</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4129</v>
+        <v>4182</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4118</v>
+        <v>4152</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-09-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0"/>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4110</v>
+        <v>4151</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4109</v>
+        <v>4142</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-07-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4108</v>
+        <v>4132</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t>Traktandiert für 28. Januar 2027</t>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4082</v>
+        <v>4129</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4072</v>
+        <v>4118</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25. November 2026</t>
         </is>
       </c>
       <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4034</v>
+        <v>4110</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Volksabstimmung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+          <t>Traktandiert für 25. November</t>
         </is>
       </c>
       <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4014</v>
+        <v>4109</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25. November 2026</t>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3957</v>
+        <v>4108</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Schlussabstimmung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3956</v>
+        <v>4082</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+          <t>Ablauf der Referendumsfrist: 4. Januar 2027</t>
         </is>
       </c>
       <c r="J91" s="0"/>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3950</v>
+        <v>4072</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-19</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
         </is>
       </c>
       <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3948</v>
+        <v>4034</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
         </is>
       </c>
       <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3923</v>
+        <v>4014</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N94" s="0"/>
+      <c r="N94" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3888</v>
+        <v>3957</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3866</v>
+        <v>3956</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3808</v>
+        <v>3950</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L97" s="0"/>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3743</v>
+        <v>3948</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3742</v>
+        <v>3923</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3569</v>
+        <v>3888</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
+        <v>3866</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-27</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0"/>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0"/>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>3743</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-09</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0"/>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>3742</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-22</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0"/>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B101" s="0" t="inlineStr">
+      <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C101" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E101" s="0" t="inlineStr">
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F101" s="0" t="inlineStr">
+      <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G101" s="0" t="inlineStr">
+      <c r="G106" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H101" s="0" t="inlineStr">
+      <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I101" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L101" s="0" t="inlineStr">
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M101" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A102" s="0" t="n">
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B102" s="0" t="inlineStr">
+      <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C102" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E102" s="0" t="inlineStr">
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F102" s="0" t="inlineStr">
+      <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G102" s="0" t="inlineStr">
+      <c r="G107" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H102" s="0" t="inlineStr">
+      <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I102" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L102" s="0" t="inlineStr">
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M102" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A103" s="0" t="n">
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B103" s="0" t="inlineStr">
+      <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C103" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E103" s="0" t="inlineStr">
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F103" s="0" t="inlineStr">
+      <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G103" s="0" t="inlineStr">
+      <c r="G108" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H103" s="0" t="inlineStr">
+      <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I103" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L103" s="0" t="inlineStr">
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M103" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A104" s="0" t="n">
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B104" s="0" t="inlineStr">
+      <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C104" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E104" s="0" t="inlineStr">
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F104" s="0" t="inlineStr">
+      <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G104" s="0" t="inlineStr">
+      <c r="G109" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...308 lines deleted...]
-          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3165</v>
+        <v>3471</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3129</v>
+        <v>3453</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>2885</v>
+        <v>3439</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>2855</v>
+        <v>3286</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0"/>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>2655</v>
+        <v>3285</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0"/>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>2336</v>
+        <v>3129</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>2310</v>
+        <v>2885</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>2212</v>
+        <v>2855</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L118" s="0"/>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>2050</v>
+        <v>2655</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0"/>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>1977</v>
+        <v>2501</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L120" s="0"/>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>1901</v>
+        <v>2310</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L121" s="0"/>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J122" s="0"/>
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0"/>
+      <c r="M122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N122" s="0"/>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H123" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
+      <c r="K123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L123" s="0"/>
+      <c r="M123" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N123" s="0"/>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H124" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
+      <c r="K124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L124" s="0"/>
+      <c r="M124" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N124" s="0"/>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H125" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
+      <c r="K125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L125" s="0"/>
+      <c r="M125" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N125" s="0"/>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B122" s="0" t="inlineStr">
+      <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C122" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E122" s="0" t="inlineStr">
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F122" s="0" t="inlineStr">
+      <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G122" s="0" t="inlineStr">
+      <c r="G126" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H122" s="0" t="inlineStr">
+      <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...246 lines deleted...]
-          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0"/>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L126" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L126" s="0"/>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4161</v>
+        <v>1393</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L127" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L127" s="0"/>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4169</v>
+        <v>4192</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+          <t>Kleine Anfrage von Michael Felber betreffend Kenntnisnahme der Strategie 2027–2034 und der Legislaturziele 2027–2030 durch den Kantonsrat</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-20</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2026-10-23</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-08-11</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
-[...2 lines deleted...]
-      <c r="N128" s="0"/>
+          <t>Felber Michael</t>
+        </is>
+      </c>
+      <c r="N128" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4159</v>
+        <v>4164</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J129" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2026-07-26</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N129" s="0"/>
+      <c r="N129" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4157</v>
+        <v>4197</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Motion von Hans Jörg Villiger betreffend Pflicht zur Überprüfung überalterter Bebauungspläne</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2027-08-27</t>
+          <t>2027-10-29</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
+        <v>4187</v>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N131" s="0"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="n">
+        <v>4169</v>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t>Zimmermann Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
+        </is>
+      </c>
+      <c r="N132" s="0"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="n">
+        <v>4159</v>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H133" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="M133" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N133" s="0"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="n">
+        <v>4157</v>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H134" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M134" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N134" s="0"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B131" s="0" t="inlineStr">
+      <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C131" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E131" s="0" t="inlineStr">
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F131" s="0" t="inlineStr">
+      <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G131" s="0" t="inlineStr">
+      <c r="G135" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H131" s="0" t="inlineStr">
+      <c r="H135" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I131" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J131" s="0" t="inlineStr">
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2027-08-27</t>
         </is>
       </c>
-      <c r="K131" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="0" t="inlineStr">
+      <c r="K135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="M131" s="0" t="inlineStr">
+      <c r="M135" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...262 lines deleted...]
-          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>4133</v>
+        <v>4148</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>4123</v>
+        <v>4143</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>4121</v>
+        <v>4139</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>2027-07-01</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4117</v>
+        <v>4136</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4111</v>
+        <v>4133</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4105</v>
+        <v>4123</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4101</v>
+        <v>4121</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N143" s="0"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-29</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 25./26. November 2026</t>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B143" s="0" t="inlineStr">
+      <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C143" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E143" s="0" t="inlineStr">
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F143" s="0" t="inlineStr">
+      <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G143" s="0" t="inlineStr">
+      <c r="G147" s="0" t="inlineStr">
         <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="H143" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I143" s="0" t="inlineStr">
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
         <is>
           <t>Einreichung der Standesinitiative</t>
         </is>
       </c>
-      <c r="J143" s="0" t="inlineStr">
+      <c r="J147" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K143" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="0" t="inlineStr">
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M143" s="0" t="inlineStr">
+      <c r="M147" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...262 lines deleted...]
-          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>4054</v>
+        <v>4095</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>4051</v>
+        <v>4069</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H149" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>4050</v>
+        <v>4066</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>4044</v>
+        <v>4061</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4030</v>
+        <v>4054</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4021</v>
+        <v>4051</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3998</v>
+        <v>4044</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3990</v>
+        <v>4030</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Tranktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3965</v>
+        <v>4021</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Zimmermann Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3953</v>
+        <v>4015</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3941</v>
+        <v>3998</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3889</v>
+        <v>3990</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3864</v>
+        <v>3965</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3861</v>
+        <v>3889</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3858</v>
+        <v>3864</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3816</v>
+        <v>3861</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3811</v>
+        <v>3858</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3802</v>
+        <v>3816</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3792</v>
+        <v>3811</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3791</v>
+        <v>3802</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3778</v>
+        <v>3792</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3765</v>
+        <v>3791</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3758</v>
+        <v>3778</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3733</v>
+        <v>3765</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3732</v>
+        <v>3758</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3726</v>
+        <v>3733</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H174" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3704</v>
+        <v>3732</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3684</v>
+        <v>3726</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Zimmermann Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3683</v>
+        <v>3704</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3667</v>
+        <v>3684</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3646</v>
+        <v>3683</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3617</v>
+        <v>3667</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3541</v>
+        <v>3646</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3525</v>
+        <v>3617</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3495</v>
+        <v>3541</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3283</v>
+        <v>3495</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>1693</v>
+        <v>3248</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>282</v>
+        <v>1693</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3939</v>
+        <v>282</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J188" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>4175</v>
+        <v>3939</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2026-08-20</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>4145</v>
+        <v>4205</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Petition betreffend die rechtlichen Grundlagen, die gesetzliche Regelung und die Folgen der Einführung der Bezahlkarte sowie der geplanten Kürzung des Grundbedarfs für Personen im Asylbereich</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-10-22</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>4103</v>
+        <v>4201</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Petition betreffend Verbot der allgemeinen Fuchsjagd</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-10-14</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>4102</v>
+        <v>4195</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Petition «Für eine gesicherte und wohnortsnahe Physiotherapie im Kanton Zug»</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4162</v>
+        <v>4194</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
+          <t>Petition betreffend Forderung nach einem kantonalen Allseit-Konzept zur Bewirtschaftung des akuten und langfristigen Wasserdefizits (Hitzeszenarien 2026–2100)</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J193" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4160</v>
+        <v>4175</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2026-07-27</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>4156</v>
+        <v>4145</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J195" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4150</v>
+        <v>4103</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2026-07-06</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4149</v>
+        <v>4102</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-07-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4140</v>
+        <v>4200</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Restfinanzierung der spezialisierten Palliativpflege im Kanton Zug (Umwandlung Motion in ein Postulat)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-10-29</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-10-13</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4138</v>
+        <v>4184</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4127</v>
+        <v>4173</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4125</v>
+        <v>4162</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4099</v>
+        <v>4160</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4076</v>
+        <v>4156</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4075</v>
+        <v>4150</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4064</v>
+        <v>4149</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4047</v>
+        <v>4140</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4045</v>
+        <v>4138</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4042</v>
+        <v>4127</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4041</v>
+        <v>4125</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4039</v>
+        <v>4099</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4037</v>
+        <v>4076</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4028</v>
+        <v>4075</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4020</v>
+        <v>4064</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-09-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 14. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4016</v>
+        <v>4047</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4011</v>
+        <v>4045</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4008</v>
+        <v>4042</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4006</v>
+        <v>4041</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3999</v>
+        <v>4039</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3989</v>
+        <v>4037</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3988</v>
+        <v>4028</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3985</v>
+        <v>4020</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3974</v>
+        <v>4016</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3972</v>
+        <v>4011</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3971</v>
+        <v>4008</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3969</v>
+        <v>4006</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-27</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25. / 26.  November 2026</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3966</v>
+        <v>3999</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-08-18</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Küng Julia, Zimmermann Tabea</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3963</v>
+        <v>3988</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-08-25</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3960</v>
+        <v>3985</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3942</v>
+        <v>3974</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3938</v>
+        <v>3972</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3932</v>
+        <v>3971</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-08-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 24. September 2026</t>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3896</v>
+        <v>3969</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t/>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>3893</v>
+        <v>3966</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3891</v>
+        <v>3964</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3885</v>
+        <v>3963</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3869</v>
+        <v>3960</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3827</v>
+        <v>3942</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-10-29</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 25./26. November 2026</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>3826</v>
+        <v>3896</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3819</v>
+        <v>3893</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3759</v>
+        <v>3891</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>3755</v>
+        <v>3885</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>3736</v>
+        <v>3869</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>3735</v>
+        <v>3827</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3734</v>
+        <v>3826</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>3727</v>
+        <v>3819</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3725</v>
+        <v>3759</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>3680</v>
+        <v>3755</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>3676</v>
+        <v>3736</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>3625</v>
+        <v>3735</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3621</v>
+        <v>3734</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3616</v>
+        <v>3727</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>3602</v>
+        <v>3725</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>3584</v>
+        <v>3680</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>3579</v>
+        <v>3676</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>3574</v>
+        <v>3625</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3562</v>
+        <v>3621</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>3546</v>
+        <v>3616</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>3532</v>
+        <v>3584</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>3502</v>
+        <v>3579</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>3488</v>
+        <v>3574</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
-        <v>3443</v>
+        <v>3562</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N262" s="0"/>
     </row>
     <row r="263">
       <c r="A263" s="0" t="n">
-        <v>3364</v>
+        <v>3546</v>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N263" s="0"/>
     </row>
     <row r="264">
       <c r="A264" s="0" t="n">
-        <v>3354</v>
+        <v>3532</v>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N264" s="0"/>
     </row>
     <row r="265">
       <c r="A265" s="0" t="n">
-        <v>3350</v>
+        <v>3502</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N265" s="0"/>
     </row>
     <row r="266">
       <c r="A266" s="0" t="n">
-        <v>3320</v>
+        <v>3488</v>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N266" s="0"/>
     </row>
     <row r="267">
       <c r="A267" s="0" t="n">
-        <v>3268</v>
+        <v>3443</v>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>3262</v>
+        <v>3364</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N268" s="0"/>
     </row>
     <row r="269">
       <c r="A269" s="0" t="n">
-        <v>3260</v>
+        <v>3354</v>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N269" s="0"/>
     </row>
     <row r="270">
       <c r="A270" s="0" t="n">
-        <v>3102</v>
+        <v>3350</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t/>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J270" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N270" s="0"/>
     </row>
     <row r="271">
       <c r="A271" s="0" t="n">
-        <v>3799</v>
+        <v>3320</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J271" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N271" s="0"/>
     </row>
     <row r="272">
       <c r="A272" s="0" t="n">
-        <v>3507</v>
+        <v>3268</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J272" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L272" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M272" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N272" s="0"/>
     </row>
     <row r="273">
       <c r="A273" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J273" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 25./26. November 2026</t>
+        </is>
+      </c>
+      <c r="J274" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Tabea</t>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J276" s="0"/>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N276" s="0"/>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J277" s="0"/>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N277" s="0"/>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B273" s="0" t="inlineStr">
+      <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C273" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E273" s="0" t="inlineStr">
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F273" s="0" t="inlineStr">
+      <c r="F278" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G273" s="0" t="inlineStr">
+      <c r="G278" s="0" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
-      <c r="H273" s="0" t="inlineStr">
+      <c r="H278" s="0" t="inlineStr">
         <is>
           <t>Wahl</t>
         </is>
       </c>
-      <c r="I273" s="0" t="inlineStr">
+      <c r="I278" s="0" t="inlineStr">
         <is>
           <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
         </is>
       </c>
-      <c r="J273" s="0"/>
-[...5 lines deleted...]
-      <c r="L273" s="0" t="inlineStr">
+      <c r="J278" s="0"/>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
         <is>
           <t>2026-06-02</t>
         </is>
       </c>
-      <c r="M273" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N273" s="0"/>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N278" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>