--- v2 (2026-02-19)
+++ v3 (2026-04-20)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N237" totalsRowShown="0">
-  <autoFilter ref="A1:N237"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N257" totalsRowShown="0">
+  <autoFilter ref="A1:N257"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N237"/>
+  <dimension ref="A1:N257"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -453,14959 +453,16248 @@
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3541</v>
+        <v>4101</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4049</v>
+        <v>4103</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4029</v>
+        <v>4102</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4013</v>
+        <v>4091</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3995</v>
+        <v>4086</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3932</v>
+        <v>3541</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3893</v>
+        <v>4106</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3880</v>
+        <v>4094</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kantons Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>3864</v>
+        <v>4079</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Iten Patrick</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>3858</v>
+        <v>4071</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
-[...2 lines deleted...]
-      <c r="N15" s="0"/>
+          <t>Estermann Tabea, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N15" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3791</v>
+        <v>4069</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3778</v>
+        <v>4064</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>3646</v>
+        <v>4029</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4060</v>
+        <v>4013</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J19" s="0"/>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4059</v>
+        <v>3995</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J20" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4046</v>
+        <v>3932</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4036</v>
+        <v>3893</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4035</v>
+        <v>3864</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4022</v>
+        <v>3858</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4010</v>
+        <v>3791</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3971</v>
+        <v>3778</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3942</v>
+        <v>3646</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3911</v>
+        <v>4104</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J28" s="0"/>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3905</v>
+        <v>4093</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J29" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3827</v>
+        <v>4072</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3433</v>
+        <v>4065</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4041</v>
+        <v>4060</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3994</v>
+        <v>4059</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J33" s="0"/>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3969</v>
+        <v>4046</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3841</v>
+        <v>4036</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Andreas Lustenberger, Luzian Franzini, Beat Iten, Jean Luc Mösch, Philip C. Brunner und Tabea Estermann betreffend die Schaffung einer neuen ständigen kantonsrätlichen Kommission für öffentlichen Verkehr</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2024-11-04</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Lustenberger Andreas, Franzini Luzian, Iten Beat, Mösch Jean Luc, Brunner Philip C., Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3602</v>
+        <v>4035</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
+        <v>3971</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-09</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>3942</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-02</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>3911</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-22</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-18</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-15</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>3827</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-14</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4041</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-19</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Gautier Joëlle, Balmer Kurt</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
+        <v>3969</v>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-28</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-08</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B37" s="0" t="inlineStr">
+      <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C37" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E37" s="0" t="inlineStr">
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F37" s="0" t="inlineStr">
+      <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G37" s="0" t="inlineStr">
+      <c r="G46" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H37" s="0" t="inlineStr">
+      <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I37" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L37" s="0" t="inlineStr">
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0"/>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M37" s="0" t="inlineStr">
-[...580 lines deleted...]
-      </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3980</v>
+        <v>3507</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J47" s="0"/>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3968</v>
+        <v>4098</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch, Erich Grob, Martin Hausheer, Patrick Iten und Thomas Meierhans, betreffend ausländische Fahrzeuge auf Zuger Strassen</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-08-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Hausheer Martin, Iten Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3963</v>
+        <v>4092</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Kleine Anfrage von Alessandro Ehrbar und Reto Vogel betreffend Voraussetzungen für den Erhalt einer Parkkarte für gehbehinderte Personen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
-[...2 lines deleted...]
-      <c r="N49" s="0"/>
+          <t>Ehrbar Alessandro, Vogel Reto</t>
+        </is>
+      </c>
+      <c r="N49" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3957</v>
+        <v>4087</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3941</v>
+        <v>4075</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3910</v>
+        <v>4074</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3891</v>
+        <v>4070</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3889</v>
+        <v>4055</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3727</v>
+        <v>4054</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3628</v>
+        <v>4045</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J56" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3574</v>
+        <v>4016</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3544</v>
+        <v>4006</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3532</v>
+        <v>3999</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3502</v>
+        <v>3980</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J60" s="0"/>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3351</v>
+        <v>3963</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4062</v>
+        <v>3957</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0"/>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4056</v>
+        <v>3941</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4052</v>
+        <v>3910</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J64" s="0"/>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4037</v>
+        <v>3891</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4034</v>
+        <v>3889</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J66" s="0"/>
+      <c r="J66" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3998</v>
+        <v>3727</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3993</v>
+        <v>3628</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3974</v>
+        <v>3574</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3958</v>
+        <v>3544</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J70" s="0"/>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3956</v>
+        <v>3532</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J71" s="0"/>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3948</v>
+        <v>3502</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Umrüstung der Fahrzeugflotte auf einen fossilfreien Betrieb</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J72" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J72" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3939</v>
+        <v>4085</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026Direktüberweisung gemäss § 17 GO KR</t>
         </is>
       </c>
       <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3908</v>
+        <v>4095</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend «Vielarbeitsabzug» - Korrektur des Arbeitskräftemangels durch Beseitigung von Fehlanreizen</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-01-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26./27. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3896</v>
+        <v>4078</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3877</v>
+        <v>4073</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3872</v>
+        <v>4066</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="K77" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3785</v>
+        <v>4062</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3732</v>
+        <v>4052</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3684</v>
+        <v>4037</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3683</v>
+        <v>4034</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3286</v>
+        <v>3998</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J82" s="0"/>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3285</v>
+        <v>3993</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4063</v>
+        <v>3974</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4051</v>
+        <v>3958</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4050</v>
+        <v>3956</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4043</v>
+        <v>3948</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4038</v>
+        <v>3896</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4033</v>
+        <v>3877</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4025</v>
+        <v>3872</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4023</v>
+        <v>3785</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4019</v>
+        <v>3732</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4011</v>
+        <v>3684</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4001</v>
+        <v>3683</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3996</v>
+        <v>3286</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0"/>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3989</v>
+        <v>3285</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J96" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3988</v>
+        <v>4100</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J97" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3964</v>
+        <v>4096</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend zurückbehaltene Unterlagen an die PUK</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
-[...2 lines deleted...]
-      <c r="N98" s="0"/>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N98" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3819</v>
+        <v>4084</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3811</v>
+        <v>4083</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3799</v>
+        <v>4082</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3792</v>
+        <v>4051</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3765</v>
+        <v>4050</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3680</v>
+        <v>4043</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3525</v>
+        <v>4038</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3495</v>
+        <v>4025</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3364</v>
+        <v>4023</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3283</v>
+        <v>4019</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3260</v>
+        <v>4011</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3248</v>
+        <v>4001</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3102</v>
+        <v>3996</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert </t>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>4053</v>
+        <v>3989</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>4048</v>
+        <v>3988</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J113" s="0"/>
+      <c r="J113" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3965</v>
+        <v>3964</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
           <t>2025-07-23</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3930</v>
+        <v>3819</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3929</v>
+        <v>3811</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3885</v>
+        <v>3799</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3802</v>
+        <v>3792</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>2025-11-27</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>2028-11-27</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3770</v>
+        <v>3765</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J119" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3726</v>
+        <v>3680</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3625</v>
+        <v>3525</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3591</v>
+        <v>3495</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3584</v>
+        <v>3364</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3579</v>
+        <v>3283</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>4061</v>
+        <v>3260</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J125" s="0"/>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4058</v>
+        <v>3248</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4057</v>
+        <v>3102</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4047</v>
+        <v>4048</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4044</v>
+        <v>3965</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4042</v>
+        <v>3930</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>4039</v>
+        <v>3929</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>4028</v>
+        <v>3885</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>4027</v>
+        <v>3802</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4026</v>
+        <v>3770</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>4021</v>
+        <v>3726</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>4020</v>
+        <v>3625</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>4018</v>
+        <v>3584</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>4015</v>
+        <v>3579</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4014</v>
+        <v>4107</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4012</v>
+        <v>4105</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4008</v>
+        <v>4099</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J141" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4000</v>
+        <v>4097</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J142" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3990</v>
+        <v>4081</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3985</v>
+        <v>4076</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3972</v>
+        <v>4068</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
-[...2 lines deleted...]
-      <c r="N145" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N145" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3966</v>
+        <v>4061</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3960</v>
+        <v>4057</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3950</v>
+        <v>4047</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3949</v>
+        <v>4044</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0"/>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3938</v>
+        <v>4042</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3923</v>
+        <v>4039</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
-[...2 lines deleted...]
-      <c r="J151" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3921</v>
+        <v>4028</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3888</v>
+        <v>4027</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J153" s="0"/>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3887</v>
+        <v>4026</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0"/>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3883</v>
+        <v>4021</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Raumentwicklung und Nacht</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. Februar 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-02-18</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3869</v>
+        <v>4020</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3867</v>
+        <v>4018</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J157" s="0"/>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3866</v>
+        <v>4015</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J158" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3861</v>
+        <v>4014</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3826</v>
+        <v>4012</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3816</v>
+        <v>4008</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3808</v>
+        <v>4000</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J162" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L162" s="0"/>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-05</t>
+        </is>
+      </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3790</v>
+        <v>3990</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0"/>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3767</v>
+        <v>3985</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0"/>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3759</v>
+        <v>3972</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3758</v>
+        <v>3966</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3755</v>
+        <v>3960</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3743</v>
+        <v>3950</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3742</v>
+        <v>3949</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3736</v>
+        <v>3938</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3735</v>
+        <v>3923</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3734</v>
+        <v>3921</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3733</v>
+        <v>3888</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J173" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3725</v>
+        <v>3887</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3704</v>
+        <v>3869</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3685</v>
+        <v>3867</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
+          <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3676</v>
+        <v>3866</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3667</v>
+        <v>3861</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3656</v>
+        <v>3826</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3621</v>
+        <v>3816</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3617</v>
+        <v>3808</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L181" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L181" s="0"/>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3616</v>
+        <v>3790</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3613</v>
+        <v>3767</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3595</v>
+        <v>3759</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3594</v>
+        <v>3758</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0"/>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3592</v>
+        <v>3755</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0"/>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3569</v>
+        <v>3743</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3562</v>
+        <v>3742</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3546</v>
+        <v>3736</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3535</v>
+        <v>3735</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0"/>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3534</v>
+        <v>3734</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J191" s="0"/>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3512</v>
+        <v>3733</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3488</v>
+        <v>3725</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3480</v>
+        <v>3704</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J194" s="0"/>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-06</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0"/>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A197" s="0" t="n">
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B197" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C197" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E197" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F197" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G197" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H197" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I197" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L197" s="0" t="inlineStr">
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M197" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A198" s="0" t="n">
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J198" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K198" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
+      <c r="M216" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N198" s="0"/>
-[...2 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I200" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J200" s="0" t="inlineStr">
+      <c r="J218" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K200" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
+      <c r="M218" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N200" s="0"/>
-[...2 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J201" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K201" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N201" s="0"/>
-[...2 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J203" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J204" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K204" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
+      <c r="M222" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N204" s="0"/>
-[...2 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...1114 lines deleted...]
-          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>2212</v>
+        <v>3185</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L226" s="0"/>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>2050</v>
+        <v>3165</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L227" s="0"/>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>2024</v>
+        <v>3151</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L228" s="0"/>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>1977</v>
+        <v>3148</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0"/>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-20</t>
+        </is>
+      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>1901</v>
+        <v>3129</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>1775</v>
+        <v>2940</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L231" s="0"/>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-19</t>
+        </is>
+      </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>1693</v>
+        <v>2897</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>2850</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2018-11-06</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-20</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>2766</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-25</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2017-07-11</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-08</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0"/>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0"/>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0"/>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0"/>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0"/>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B233" s="0" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C233" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E233" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F233" s="0" t="inlineStr">
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G233" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H233" s="0" t="inlineStr">
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I233" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A234" s="0" t="n">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B234" s="0" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C234" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E234" s="0" t="inlineStr">
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F234" s="0" t="inlineStr">
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G234" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H234" s="0" t="inlineStr">
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I234" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A235" s="0" t="n">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B235" s="0" t="inlineStr">
+      <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C235" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E235" s="0" t="inlineStr">
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F235" s="0" t="inlineStr">
+      <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G235" s="0" t="inlineStr">
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H235" s="0" t="inlineStr">
+      <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I235" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A236" s="0" t="n">
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0"/>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B236" s="0" t="inlineStr">
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C236" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E236" s="0" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F236" s="0" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G236" s="0" t="inlineStr">
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H236" s="0" t="inlineStr">
+      <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I236" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A237" s="0" t="n">
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0"/>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B237" s="0" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C237" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E237" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F237" s="0" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G237" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I237" s="0" t="inlineStr">
+      <c r="I255" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J237" s="0" t="inlineStr">
+      <c r="J255" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K237" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L237" s="0" t="inlineStr">
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M237" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N237" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>4080</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>3939</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>