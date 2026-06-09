--- v3 (2026-04-20)
+++ v4 (2026-06-09)
@@ -62,93 +62,93 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N257" totalsRowShown="0">
-  <autoFilter ref="A1:N257"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N259" totalsRowShown="0">
+  <autoFilter ref="A1:N259"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N257"/>
+  <dimension ref="A1:N259"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
@@ -189,5958 +189,5962 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4030</v>
+        <v>4080</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3953</v>
+        <v>3939</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>3943</v>
+        <v>4030</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3350</v>
+        <v>3953</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4101</v>
+        <v>3943</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J6" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4103</v>
+        <v>3350</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J7" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4102</v>
+        <v>4101</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J8" s="0"/>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J8" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4091</v>
+        <v>4103</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4086</v>
+        <v>4102</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J10" s="0"/>
       <c r="K10" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3541</v>
+        <v>4091</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4106</v>
+        <v>4086</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4094</v>
+        <v>3541</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kantons Zug ärztlich unterversorgt?"</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4079</v>
+        <v>4123</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli und Patrick Iten betreffend die Bewilligungen in der Gesundheitsvorsorge</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Iten Patrick</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4071</v>
+        <v>4122</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
-[...6 lines deleted...]
-      </c>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4069</v>
+        <v>4118</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4064</v>
+        <v>4113</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4029</v>
+        <v>4106</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4013</v>
+        <v>4094</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3995</v>
+        <v>4069</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3932</v>
+        <v>4064</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3893</v>
+        <v>4013</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3864</v>
+        <v>3932</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3858</v>
+        <v>3893</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3791</v>
+        <v>3864</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3778</v>
+        <v>3858</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3646</v>
+        <v>3791</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4104</v>
+        <v>3778</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J28" s="0"/>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4093</v>
+        <v>3646</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4072</v>
+        <v>4104</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0"/>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4065</v>
+        <v>4093</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H31" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N31" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N31" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4060</v>
+        <v>4072</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4059</v>
+        <v>4065</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4046</v>
+        <v>4059</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4036</v>
+        <v>4046</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4035</v>
+        <v>4036</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3971</v>
+        <v>4035</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3942</v>
+        <v>3971</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3911</v>
+        <v>3942</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3905</v>
+        <v>3911</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J40" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3827</v>
+        <v>3905</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J41" s="0"/>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4041</v>
+        <v>3827</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3994</v>
+        <v>4088</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>3969</v>
+        <v>4041</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3602</v>
+        <v>3994</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
+        <v>3969</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juni 2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-08</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Michael</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B46" s="0" t="inlineStr">
+      <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C46" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E46" s="0" t="inlineStr">
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F46" s="0" t="inlineStr">
+      <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G46" s="0" t="inlineStr">
+      <c r="G48" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H46" s="0" t="inlineStr">
+      <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I46" s="0" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J48" s="0"/>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4092</v>
+        <v>3507</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Alessandro Ehrbar und Reto Vogel betreffend Voraussetzungen für den Erhalt einer Parkkarte für gehbehinderte Personen</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Ehrbar Alessandro, Vogel Reto</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4087</v>
+        <v>4098</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4075</v>
+        <v>4087</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H51" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4074</v>
+        <v>4075</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4070</v>
+        <v>4074</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>2026-09-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4055</v>
+        <v>4070</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4054</v>
+        <v>4055</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4045</v>
+        <v>4054</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4016</v>
+        <v>4045</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4006</v>
+        <v>4016</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3980</v>
+        <v>3999</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3963</v>
+        <v>3980</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3957</v>
+        <v>3963</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J62" s="0"/>
+      <c r="J62" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3941</v>
+        <v>3957</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3910</v>
+        <v>3941</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3891</v>
+        <v>3910</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3889</v>
+        <v>3891</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3727</v>
+        <v>3889</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3628</v>
+        <v>3727</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J68" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J68" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3574</v>
+        <v>3628</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3544</v>
+        <v>3574</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3532</v>
+        <v>3544</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3502</v>
+        <v>3532</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4085</v>
+        <v>3502</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Wahlen</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Wahl eines ausserordentlichen Ersatzmitglieds des Strafgerichts für die Dauer von zwei Jahren</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026Direktüberweisung gemäss § 17 GO KR</t>
-[...2 lines deleted...]
-      <c r="J73" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J73" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4095</v>
+        <v>4089</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
         </is>
       </c>
       <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4078</v>
+        <v>4095</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4073</v>
+        <v>4078</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J76" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4066</v>
+        <v>4073</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4062</v>
+        <v>4066</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4052</v>
+        <v>4037</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4037</v>
+        <v>4034</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4034</v>
+        <v>3998</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J81" s="0"/>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3998</v>
+        <v>3993</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3993</v>
+        <v>3974</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3974</v>
+        <v>3958</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3958</v>
+        <v>3956</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3956</v>
+        <v>3948</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3948</v>
+        <v>3896</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J87" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3896</v>
+        <v>3877</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3877</v>
+        <v>3872</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3872</v>
+        <v>3785</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>2025-02-20</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3785</v>
+        <v>3732</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3732</v>
+        <v>3693</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-03-21</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-03-05</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
-[...2 lines deleted...]
-      <c r="N92" s="0"/>
+          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
         <v>3684</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
@@ -6356,1003 +6360,1007 @@
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="H97" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I97" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J97" s="0"/>
+      <c r="K97" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L97" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M97" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N97" s="0"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H98" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K98" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L98" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M98" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N98" s="0"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H99" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K99" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L99" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M99" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N99" s="0"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H100" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K100" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L100" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M100" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N100" s="0"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B97" s="0" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C97" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E97" s="0" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F97" s="0" t="inlineStr">
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G97" s="0" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="H97" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M97" s="0" t="inlineStr">
+      <c r="M101" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...254 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4051</v>
+        <v>4084</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4050</v>
+        <v>4083</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4043</v>
+        <v>4082</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4038</v>
+        <v>4051</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H105" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4025</v>
+        <v>4050</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4023</v>
+        <v>4043</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4019</v>
+        <v>4038</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4011</v>
+        <v>4023</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H109" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4001</v>
+        <v>4011</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
         <v>3996</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
           <t>2025-09-16</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
         <v>3989</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
@@ -8412,61 +8420,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>2026-01-23</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
@@ -8534,71 +8542,71 @@
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
         <v>3930</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>2025-06-04</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
@@ -8610,61 +8618,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
           <t>2025-06-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
@@ -9105,7596 +9113,7708 @@
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>2027-07-04</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4107</v>
+        <v>4121</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen Leerkündigungen zum Schutz von bezahlbarem Wohnraum im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Einreichung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4105</v>
+        <v>4120</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4099</v>
+        <v>4110</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4097</v>
+        <v>4109</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>4081</v>
+        <v>4108</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>4076</v>
+        <v>4105</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>4068</v>
+        <v>4099</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>4061</v>
+        <v>4097</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>4057</v>
+        <v>4081</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>4047</v>
+        <v>4076</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>4044</v>
+        <v>4061</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>4042</v>
+        <v>4057</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>4039</v>
+        <v>4047</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4028</v>
+        <v>4044</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4027</v>
+        <v>4042</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4026</v>
+        <v>4039</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4021</v>
+        <v>4028</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4020</v>
+        <v>4027</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4018</v>
+        <v>4026</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4014</v>
+        <v>4020</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J159" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4008</v>
+        <v>4015</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4000</v>
+        <v>4014</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3990</v>
+        <v>4012</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3985</v>
+        <v>4008</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3972</v>
+        <v>3990</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3966</v>
+        <v>3985</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3960</v>
+        <v>3972</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3950</v>
+        <v>3966</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J168" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3949</v>
+        <v>3960</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J169" s="0"/>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3938</v>
+        <v>3950</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3923</v>
+        <v>3949</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t/>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3921</v>
+        <v>3938</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3888</v>
+        <v>3923</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3887</v>
+        <v>3921</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J174" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3869</v>
+        <v>3888</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3867</v>
+        <v>3887</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>2025-09-04</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3866</v>
+        <v>3869</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J177" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3861</v>
+        <v>3867</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3826</v>
+        <v>3866</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3816</v>
+        <v>3861</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3808</v>
+        <v>3826</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J181" s="0"/>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L181" s="0"/>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-13</t>
+        </is>
+      </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3790</v>
+        <v>3816</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J182" s="0"/>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3767</v>
+        <v>3808</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L183" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L183" s="0"/>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3759</v>
+        <v>3790</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3758</v>
+        <v>3767</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3755</v>
+        <v>3759</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3743</v>
+        <v>3758</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J187" s="0"/>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3742</v>
+        <v>3755</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0"/>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3736</v>
+        <v>3743</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3735</v>
+        <v>3742</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3734</v>
+        <v>3736</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3733</v>
+        <v>3735</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3725</v>
+        <v>3734</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3704</v>
+        <v>3733</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3676</v>
+        <v>3725</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3667</v>
+        <v>3704</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3656</v>
+        <v>3676</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0"/>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3621</v>
+        <v>3667</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3617</v>
+        <v>3656</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J199" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3616</v>
+        <v>3621</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3613</v>
+        <v>3617</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J201" s="0"/>
+      <c r="J201" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3595</v>
+        <v>3616</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J202" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3594</v>
+        <v>3613</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3592</v>
+        <v>3595</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3569</v>
+        <v>3594</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3562</v>
+        <v>3592</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J206" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3546</v>
+        <v>3569</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J207" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3535</v>
+        <v>3562</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0"/>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3534</v>
+        <v>3546</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0"/>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3512</v>
+        <v>3535</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3488</v>
+        <v>3534</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3480</v>
+        <v>3512</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...122 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3443</v>
+        <v>3471</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J216" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3439</v>
+        <v>3453</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3354</v>
+        <v>3443</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3320</v>
+        <v>3439</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3281</v>
+        <v>3354</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J220" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3268</v>
+        <v>3320</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3262</v>
+        <v>3281</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B223" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C223" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E223" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F223" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G223" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H223" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I223" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L223" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M223" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A224" s="0" t="n">
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B224" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C224" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E224" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F224" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H224" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I224" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L224" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M224" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A225" s="0" t="n">
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...122 lines deleted...]
-          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3151</v>
+        <v>3185</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3148</v>
+        <v>3165</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3129</v>
+        <v>3151</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>2940</v>
+        <v>3148</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>2897</v>
+        <v>3129</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>2885</v>
+        <v>2940</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>2855</v>
+        <v>2897</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J234" s="0"/>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>2850</v>
+        <v>2885</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>2766</v>
+        <v>2855</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>2655</v>
+        <v>2850</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>2640</v>
+        <v>2766</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>2635</v>
+        <v>2655</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2501</v>
+        <v>2640</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2336</v>
+        <v>2635</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2310</v>
+        <v>2501</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2291</v>
+        <v>2336</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2212</v>
+        <v>2310</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L244" s="0"/>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>2050</v>
+        <v>2291</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L245" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2024</v>
+        <v>2212</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0"/>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>1977</v>
+        <v>2050</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0"/>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>1901</v>
+        <v>2024</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0"/>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>1775</v>
+        <v>1977</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0"/>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1693</v>
+        <v>1901</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L250" s="0"/>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B251" s="0" t="inlineStr">
+      <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C251" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E251" s="0" t="inlineStr">
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F251" s="0" t="inlineStr">
+      <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G251" s="0" t="inlineStr">
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
-        </is>
-[...114 lines deleted...]
-          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0"/>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>1000</v>
+        <v>1393</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0"/>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>282</v>
+        <v>1251</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L255" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L255" s="0"/>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>4080</v>
+        <v>1000</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L256" s="0"/>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3939</v>
+        <v>282</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
-      <c r="I257" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N257" s="0"/>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0"/>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I259" s="0"/>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>