--- v4 (2026-06-09)
+++ v5 (2026-08-04)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N259" totalsRowShown="0">
-  <autoFilter ref="A1:N259"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N259"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,992 +189,992 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4080</v>
+        <v>3939</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3939</v>
+        <v>4030</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0"/>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4030</v>
+        <v>3953</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3953</v>
+        <v>3350</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3943</v>
+        <v>4101</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3350</v>
+        <v>4103</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4101</v>
+        <v>4102</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4103</v>
+        <v>4086</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4102</v>
+        <v>3541</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J10" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4091</v>
+        <v>4156</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J11" s="0"/>
       <c r="K11" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4086</v>
+        <v>4131</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3541</v>
+        <v>4130</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
         <v>4123</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0"/>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>2026-05-24</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
         <v>4122</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
         <v>4118</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J16" s="0"/>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
         <v>4113</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
@@ -1506,61 +1506,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>2025-11-02</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
@@ -1572,61 +1572,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
@@ -2005,486 +2005,474 @@
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>2028-04-10</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>2023-11-30</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4104</v>
+        <v>4144</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4093</v>
+        <v>4132</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4072</v>
+        <v>4104</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J32" s="0"/>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4065</v>
+        <v>4072</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4059</v>
+        <v>4065</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4046</v>
+        <v>4059</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
         <v>4036</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>2025-12-16</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
@@ -2496,61 +2484,61 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>2025-12-12</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
@@ -2628,321 +2616,317 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3911</v>
+        <v>3905</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3905</v>
+        <v>3827</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J41" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3827</v>
+        <v>4147</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
         <v>4088</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2026-06-03</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
         <v>4041</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
@@ -3078,61 +3062,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>2025-08-08</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
@@ -3306,13515 +3290,14106 @@
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J49" s="0"/>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4098</v>
+        <v>4157</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4087</v>
+        <v>4142</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4075</v>
+        <v>4126</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4074</v>
+        <v>4125</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4070</v>
+        <v>4098</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="0"/>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4055</v>
+        <v>4075</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4054</v>
+        <v>4074</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4045</v>
+        <v>4070</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4016</v>
+        <v>4055</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4006</v>
+        <v>4054</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3999</v>
+        <v>4045</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3980</v>
+        <v>4016</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J61" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3963</v>
+        <v>4006</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3957</v>
+        <v>3999</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J63" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3941</v>
+        <v>3980</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J64" s="0"/>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3910</v>
+        <v>3963</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3891</v>
+        <v>3957</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3889</v>
+        <v>3941</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3727</v>
+        <v>3891</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3628</v>
+        <v>3889</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J69" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3574</v>
+        <v>3727</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3544</v>
+        <v>3628</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J71" s="0"/>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3532</v>
+        <v>3574</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3502</v>
+        <v>3544</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4089</v>
+        <v>3532</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
-[...2 lines deleted...]
-      <c r="J74" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J74" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4095</v>
+        <v>3502</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4078</v>
+        <v>4124</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J76" s="0"/>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4073</v>
+        <v>4151</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4066</v>
+        <v>4134</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4037</v>
+        <v>4133</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4034</v>
+        <v>4095</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J80" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3998</v>
+        <v>4078</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3993</v>
+        <v>4066</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3974</v>
+        <v>4037</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3958</v>
+        <v>4034</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3956</v>
+        <v>3998</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3948</v>
+        <v>3974</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J86" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3896</v>
+        <v>3958</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J87" s="0"/>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3877</v>
+        <v>3956</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3872</v>
+        <v>3948</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3785</v>
+        <v>3896</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3732</v>
+        <v>3877</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3693</v>
+        <v>3785</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+          <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-03-05</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
-[...6 lines deleted...]
-      </c>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3684</v>
+        <v>3732</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3286</v>
+        <v>3683</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J95" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4119</v>
+        <v>3285</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0"/>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4117</v>
+        <v>4145</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J98" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4112</v>
+        <v>4143</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4111</v>
+        <v>4141</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H101" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K101" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L101" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M101" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N101" s="0"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H102" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K102" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L102" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M102" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N102" s="0"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H103" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K103" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L103" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M103" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N103" s="0"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K104" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L104" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M104" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N104" s="0"/>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H105" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K105" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L105" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M105" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N105" s="0"/>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H106" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K106" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L106" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M106" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N106" s="0"/>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B101" s="0" t="inlineStr">
+      <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C101" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E101" s="0" t="inlineStr">
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F101" s="0" t="inlineStr">
+      <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G101" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J101" s="0" t="inlineStr">
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K101" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="0" t="inlineStr">
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M101" s="0" t="inlineStr">
+      <c r="M107" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...390 lines deleted...]
-          <t>SP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4038</v>
+        <v>4084</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>4023</v>
+        <v>4083</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>4011</v>
+        <v>4082</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J110" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3996</v>
+        <v>4051</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3989</v>
+        <v>4050</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3988</v>
+        <v>4043</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3964</v>
+        <v>4038</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3819</v>
+        <v>4023</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3811</v>
+        <v>4011</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3799</v>
+        <v>3996</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3792</v>
+        <v>3989</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3765</v>
+        <v>3988</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3680</v>
+        <v>3964</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3525</v>
+        <v>3819</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3495</v>
+        <v>3811</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3364</v>
+        <v>3799</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3283</v>
+        <v>3792</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3260</v>
+        <v>3765</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3248</v>
+        <v>3680</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3102</v>
+        <v>3525</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4048</v>
+        <v>3495</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3965</v>
+        <v>3364</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3930</v>
+        <v>3283</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3929</v>
+        <v>3260</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3885</v>
+        <v>3248</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3802</v>
+        <v>3102</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3770</v>
+        <v>4048</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3726</v>
+        <v>3965</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3625</v>
+        <v>3930</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N136" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N136" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3584</v>
+        <v>3885</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3579</v>
+        <v>3802</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4121</v>
+        <v>3770</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>4120</v>
+        <v>3726</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J140" s="0"/>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>4110</v>
+        <v>3625</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J141" s="0"/>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>4109</v>
+        <v>3584</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J142" s="0"/>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>4108</v>
+        <v>3579</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J143" s="0"/>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>4105</v>
+        <v>4155</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>4099</v>
+        <v>4154</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J145" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>4097</v>
+        <v>4153</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>4081</v>
+        <v>4152</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>4076</v>
+        <v>4150</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J148" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>4061</v>
+        <v>4149</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>4057</v>
+        <v>4148</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J150" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>4047</v>
+        <v>4140</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>4044</v>
+        <v>4138</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>4042</v>
+        <v>4129</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J153" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4039</v>
+        <v>4127</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4028</v>
+        <v>4121</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4027</v>
+        <v>4120</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4026</v>
+        <v>4110</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4021</v>
+        <v>4109</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4020</v>
+        <v>4108</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4018</v>
+        <v>4105</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4015</v>
+        <v>4099</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4014</v>
+        <v>4097</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J162" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4012</v>
+        <v>4081</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4008</v>
+        <v>4076</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3990</v>
+        <v>4061</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3985</v>
+        <v>4057</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3972</v>
+        <v>4047</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3966</v>
+        <v>4044</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3960</v>
+        <v>4042</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3950</v>
+        <v>4039</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J170" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3949</v>
+        <v>4028</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J171" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3938</v>
+        <v>4027</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3923</v>
+        <v>4026</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J173" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3921</v>
+        <v>4021</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3888</v>
+        <v>4020</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J175" s="0"/>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3887</v>
+        <v>4018</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J176" s="0"/>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3869</v>
+        <v>4015</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3867</v>
+        <v>4014</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N178" s="0"/>
+      <c r="N178" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3866</v>
+        <v>4012</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3861</v>
+        <v>4008</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3826</v>
+        <v>3990</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3816</v>
+        <v>3985</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3808</v>
+        <v>3972</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L183" s="0"/>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-09</t>
+        </is>
+      </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3790</v>
+        <v>3966</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3767</v>
+        <v>3960</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0"/>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3759</v>
+        <v>3950</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3758</v>
+        <v>3938</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3755</v>
+        <v>3923</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3743</v>
+        <v>3888</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3742</v>
+        <v>3887</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3736</v>
+        <v>3869</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3735</v>
+        <v>3867</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3734</v>
+        <v>3866</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3733</v>
+        <v>3861</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3725</v>
+        <v>3826</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3704</v>
+        <v>3816</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>2024-12-19</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>2027-12-19</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3676</v>
+        <v>3808</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L197" s="0"/>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3667</v>
+        <v>3790</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3656</v>
+        <v>3767</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3621</v>
+        <v>3759</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3617</v>
+        <v>3758</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3616</v>
+        <v>3755</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3613</v>
+        <v>3743</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3595</v>
+        <v>3742</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3594</v>
+        <v>3736</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J205" s="0"/>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3592</v>
+        <v>3735</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J206" s="0"/>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3569</v>
+        <v>3734</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J207" s="0"/>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3562</v>
+        <v>3733</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3546</v>
+        <v>3725</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3535</v>
+        <v>3704</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J210" s="0"/>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3534</v>
+        <v>3676</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0"/>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3512</v>
+        <v>3667</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J212" s="0"/>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3488</v>
+        <v>3656</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J213" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3480</v>
+        <v>3621</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J214" s="0"/>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H220" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H221" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0"/>
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F227" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B215" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C215" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E215" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F215" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G215" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H215" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I215" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L215" s="0" t="inlineStr">
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M215" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A216" s="0" t="n">
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B216" s="0" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C216" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E216" s="0" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F216" s="0" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G216" s="0" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H216" s="0" t="inlineStr">
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I216" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L216" s="0" t="inlineStr">
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M216" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A217" s="0" t="n">
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
+      <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I217" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L217" s="0" t="inlineStr">
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M217" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A218" s="0" t="n">
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H218" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J218" s="0" t="inlineStr">
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L218" s="0" t="inlineStr">
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M218" s="0" t="inlineStr">
+      <c r="M232" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N218" s="0"/>
-[...2 lines deleted...]
-      <c r="A219" s="0" t="n">
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L219" s="0" t="inlineStr">
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M219" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A220" s="0" t="n">
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I220" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J220" s="0" t="inlineStr">
+      <c r="J234" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K220" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L220" s="0" t="inlineStr">
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M220" s="0" t="inlineStr">
+      <c r="M234" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N220" s="0"/>
-[...2 lines deleted...]
-      <c r="A221" s="0" t="n">
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B221" s="0" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E221" s="0" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F221" s="0" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H221" s="0" t="inlineStr">
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J221" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" s="0" t="inlineStr">
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M221" s="0" t="inlineStr">
+      <c r="M235" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N221" s="0"/>
-[...2 lines deleted...]
-      <c r="A222" s="0" t="n">
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E222" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F222" s="0" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H222" s="0" t="inlineStr">
+      <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I222" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L222" s="0" t="inlineStr">
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M222" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A223" s="0" t="n">
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B223" s="0" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C223" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E223" s="0" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F223" s="0" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G223" s="0" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H223" s="0" t="inlineStr">
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I223" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J223" s="0" t="inlineStr">
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K223" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L223" s="0" t="inlineStr">
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M223" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A224" s="0" t="n">
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B224" s="0" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C224" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E224" s="0" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F224" s="0" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H224" s="0" t="inlineStr">
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I224" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J224" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K224" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L224" s="0" t="inlineStr">
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M224" s="0" t="inlineStr">
+      <c r="M238" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N224" s="0"/>
-[...2 lines deleted...]
-      <c r="A225" s="0" t="n">
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...867 lines deleted...]
-          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2640</v>
+        <v>3218</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2635</v>
+        <v>3185</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2336</v>
+        <v>3151</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2310</v>
+        <v>3148</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>2291</v>
+        <v>3129</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2212</v>
+        <v>2885</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L246" s="0"/>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2050</v>
+        <v>2855</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L247" s="0"/>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2024</v>
+        <v>2655</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L248" s="0"/>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>1977</v>
+        <v>2640</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L249" s="0"/>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1901</v>
+        <v>2635</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0"/>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>1775</v>
+        <v>2501</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L251" s="0"/>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>1693</v>
+        <v>2336</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0"/>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L260" s="0"/>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J261" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B253" s="0" t="inlineStr">
+      <c r="B262" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C253" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E253" s="0" t="inlineStr">
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F253" s="0" t="inlineStr">
+      <c r="F262" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G253" s="0" t="inlineStr">
+      <c r="G262" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H253" s="0" t="inlineStr">
+      <c r="H262" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I253" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A254" s="0" t="n">
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B254" s="0" t="inlineStr">
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C254" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E254" s="0" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F254" s="0" t="inlineStr">
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G254" s="0" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H254" s="0" t="inlineStr">
+      <c r="H263" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I254" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A255" s="0" t="n">
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0"/>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B255" s="0" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C255" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E255" s="0" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F255" s="0" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G255" s="0" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H255" s="0" t="inlineStr">
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I255" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A256" s="0" t="n">
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B256" s="0" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C256" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E256" s="0" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F256" s="0" t="inlineStr">
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G256" s="0" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H256" s="0" t="inlineStr">
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I256" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A257" s="0" t="n">
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B257" s="0" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C257" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E257" s="0" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F257" s="0" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G257" s="0" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H257" s="0" t="inlineStr">
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I257" s="0" t="inlineStr">
+      <c r="I266" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J257" s="0" t="inlineStr">
+      <c r="J266" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K257" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L257" s="0" t="inlineStr">
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M257" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A258" s="0" t="n">
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>4116</v>
       </c>
-      <c r="B258" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C258" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E258" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
-      <c r="F258" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G258" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2026-05-21</t>
         </is>
       </c>
-      <c r="H258" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
-      <c r="I258" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K258" s="0" t="inlineStr">
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
         <is>
           <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
-      <c r="L258" s="0" t="inlineStr">
+      <c r="L267" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
-      <c r="M258" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A259" s="0" t="n">
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>2108</v>
       </c>
-      <c r="B259" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C259" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E259" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0"/>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
-      <c r="F259" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G259" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2000-01-01</t>
         </is>
       </c>
-      <c r="H259" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Datenmigration</t>
         </is>
       </c>
-      <c r="I259" s="0"/>
-[...12 lines deleted...]
-      <c r="N259" s="0"/>
+      <c r="I268" s="0"/>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>