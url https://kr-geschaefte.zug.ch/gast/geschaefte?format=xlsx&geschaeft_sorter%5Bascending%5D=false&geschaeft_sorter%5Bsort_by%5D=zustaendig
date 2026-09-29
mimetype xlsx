--- v5 (2026-08-04)
+++ v6 (2026-09-29)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
-  <autoFilter ref="A1:N268"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N273" totalsRowShown="0">
+  <autoFilter ref="A1:N273"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N268"/>
+  <dimension ref="A1:N273"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -346,61 +346,61 @@
           <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>2025-07-04</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
@@ -515,225 +515,225 @@
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>2027-04-30</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>2026-04-11</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4103</v>
+        <v>4175</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>2026-04-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
           <t>2026-04-13</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4086</v>
+        <v>4102</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
         <v>3541</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
@@ -767,1331 +767,1339 @@
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>2028-02-21</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>2023-03-21</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4156</v>
+        <v>4169</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J11" s="0"/>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4131</v>
+        <v>4156</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0"/>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4130</v>
+        <v>4131</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>2026-06-09</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4123</v>
+        <v>4130</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4118</v>
+        <v>4122</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J16" s="0"/>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Olympische Spiele, 4118</t>
+          <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4113</v>
+        <v>4118</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J17" s="0"/>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4106</v>
+        <v>4113</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4094</v>
+        <v>4106</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4069</v>
+        <v>4094</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H20" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4064</v>
+        <v>4069</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>2027-03-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4013</v>
+        <v>4064</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3932</v>
+        <v>3893</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3893</v>
+        <v>3864</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3864</v>
+        <v>3858</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3858</v>
+        <v>3791</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3791</v>
+        <v>3778</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3778</v>
+        <v>3646</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3646</v>
+        <v>4171</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Interpellation von Karl Nussbaumer, Brigitte Wenzin Widmer und Esther Monney betreffend anhaltende Trockenheit und Futterknappheit - Unterstützung für die Zuger Landwirtschaft</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Nussbaumer Karl, Wenzin Widmer Brigitte, Monney Esther</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
         <v>4144</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0"/>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>2026-06-22</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
         <v>4132</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
@@ -2224,61 +2232,61 @@
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 30. November 2026</t>
         </is>
       </c>
       <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
         <v>4065</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
@@ -2286,15110 +2294,15476 @@
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>2026-09-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4059</v>
+        <v>3971</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4036</v>
+        <v>3942</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
           <t>2026-07-02</t>
         </is>
       </c>
-      <c r="H36" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4035</v>
+        <v>3905</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3971</v>
+        <v>3827</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t/>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3942</v>
+        <v>4160</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>3905</v>
+        <v>4147</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
           <t>2026-07-01</t>
         </is>
       </c>
-      <c r="H40" s="0" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3827</v>
+        <v>4041</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4147</v>
+        <v>3994</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4088</v>
+        <v>3969</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J43" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4041</v>
+        <v>3602</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3994</v>
+        <v>3533</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0"/>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3969</v>
+        <v>3507</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3602</v>
+        <v>4184</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Luzian Franzini, Simon Leuenberger, Christian Hegglin und Klemens Iten betreffend Beratung und die Unterstützung für Eltern und Fachpersonen im Zusammenhang mit Online-Radikalisierung und frauenfeindlichen Männlichkeitsideologien</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2027-09-24</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Franzini Luzian, Leuenberger Simon, Hegglin Christian, Iten Klemens</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3533</v>
+        <v>4180</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kleine Anfrage von Jean Luc Mösch, Manuela Käch und Erich Grob betreffend Missbrauch von Zuger Fahrzeughalterdaten – ist der öffentliche Autoindex noch zeitgemäss?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J48" s="0"/>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="N48" s="0"/>
+          <t>Mösch Jean Luc, Käch Manuela, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N48" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3507</v>
+        <v>4170</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Interpellation von Michael Felber betreffend Aufsichtsbefugnis der kantonalen Datenschutzstelle</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J49" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4157</v>
+        <v>4163</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0"/>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-07-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4142</v>
+        <v>4162</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J51" s="0"/>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
+          <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4126</v>
+        <v>4157</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4125</v>
+        <v>4142</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4098</v>
+        <v>4126</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J54" s="0"/>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4075</v>
+        <v>4125</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4074</v>
+        <v>4098</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J56" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4070</v>
+        <v>4075</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4055</v>
+        <v>4074</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4054</v>
+        <v>4070</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4045</v>
+        <v>4055</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4016</v>
+        <v>4054</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4006</v>
+        <v>4045</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3999</v>
+        <v>4016</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3980</v>
+        <v>4006</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J64" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3963</v>
+        <v>3999</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3957</v>
+        <v>3980</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J66" s="0"/>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3941</v>
+        <v>3963</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» – Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3891</v>
+        <v>3957</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J68" s="0"/>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3889</v>
+        <v>3941</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3727</v>
+        <v>3891</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3628</v>
+        <v>3889</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J71" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J71" s="0" t="inlineStr">
+        <is>
+          <t>2029-09-24</t>
+        </is>
+      </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3574</v>
+        <v>3727</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3544</v>
+        <v>3628</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Inkrafttreten am 1. Januar 2027Aufnahme in GS 2026/047, BGS 751.22</t>
+        </is>
+      </c>
+      <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3532</v>
+        <v>3574</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3502</v>
+        <v>3532</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
+        <v>3502</v>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J76" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K76" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L76" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-20</t>
+        </is>
+      </c>
+      <c r="M76" s="0" t="inlineStr">
+        <is>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+        </is>
+      </c>
+      <c r="N76" s="0"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B76" s="0" t="inlineStr">
+      <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C76" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E76" s="0" t="inlineStr">
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F76" s="0" t="inlineStr">
+      <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G76" s="0" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Wahl</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
         </is>
       </c>
       <c r="J77" s="0"/>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4134</v>
+        <v>4182</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an den Kompetenz-Hub der ETH Zürich zur Zukunft des Geld- und Finanzsystems am KOF Institut (KRB Kompetenz-Hub KOF-ETHZ) </t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J78" s="0"/>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4133</v>
+        <v>4178</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend Steuerbefreiung der Stiftung für bürgerliche Politik</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
-[...2 lines deleted...]
-      <c r="N79" s="0"/>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N79" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4095</v>
+        <v>4174</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kompetenzzentrum für den Nationalen Finanzausgleich am Institut für Schweizer Wirtschaftspolitik</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4078</v>
+        <v>4167</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4066</v>
+        <v>4159</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4037</v>
+        <v>4151</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4034</v>
+        <v>4134</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J84" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3998</v>
+        <v>4133</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3974</v>
+        <v>4095</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3958</v>
+        <v>4078</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation von Philip C. Brunner, Fabio Iten, Anna Bieri, Gregor Bruhin, Thomas Gwerder, Manuela Käch, Michael Riboni, Adrian Risi und Peter Rust betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J87" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3956</v>
+        <v>4066</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J88" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3948</v>
+        <v>4037</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0"/>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3896</v>
+        <v>4034</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3877</v>
+        <v>3998</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3785</v>
+        <v>3974</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2029-09-24</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3732</v>
+        <v>3956</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J93" s="0"/>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3684</v>
+        <v>3948</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3683</v>
+        <v>3896</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3286</v>
+        <v>3732</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J96" s="0"/>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3285</v>
+        <v>3684</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J97" s="0"/>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>4145</v>
+        <v>3683</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J98" s="0"/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>4143</v>
+        <v>3286</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0"/>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>4141</v>
+        <v>3285</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4139</v>
+        <v>4186</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Interpellation von Thomas Meierhans und Erich Grob betreffend Anpassung der Zuger Wälder an den Klimawandel</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
+          <t>Meierhans Thomas, Grob Erich</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4136</v>
+        <v>4179</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Interpellation von Hans Jörg Villiger, Manuela Käch, Jean Luc Mösch und Drin Alaj betreffend zunehmende Möwenpopulation im Siedlungsraum des Kantons Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Villiger Hans Jörg, Käch Manuela, Mösch Jean Luc, Alaj Drin</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>4119</v>
+        <v>4177</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation der SP-Fraktion betreffend Umsetzung der gewaltfreien Erziehung im Kanton Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-03-24</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>4117</v>
+        <v>4145</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>4112</v>
+        <v>4143</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>4111</v>
+        <v>4141</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H107" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K107" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L107" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M107" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N107" s="0"/>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H108" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K108" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L108" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M108" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N108" s="0"/>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H109" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K109" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L109" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M109" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N109" s="0"/>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H110" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K110" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L110" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M110" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N110" s="0"/>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H111" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K111" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L111" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M111" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N111" s="0"/>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H112" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K112" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L112" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M112" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N112" s="0"/>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B107" s="0" t="inlineStr">
+      <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C107" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E107" s="0" t="inlineStr">
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F107" s="0" t="inlineStr">
+      <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G107" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J107" s="0" t="inlineStr">
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="H113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I113" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung der Standesinitiative</t>
+        </is>
+      </c>
+      <c r="J113" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K107" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="0" t="inlineStr">
+      <c r="K113" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L113" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M107" s="0" t="inlineStr">
+      <c r="M113" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...390 lines deleted...]
-          <t>SP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4038</v>
+        <v>4083</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>4023</v>
+        <v>4082</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>4011</v>
+        <v>4051</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3996</v>
+        <v>4050</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J117" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3989</v>
+        <v>4011</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3988</v>
+        <v>3996</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3819</v>
+        <v>3988</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3811</v>
+        <v>3964</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3799</v>
+        <v>3819</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J123" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3792</v>
+        <v>3811</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3765</v>
+        <v>3799</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3680</v>
+        <v>3792</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3525</v>
+        <v>3765</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3495</v>
+        <v>3680</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3364</v>
+        <v>3525</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3283</v>
+        <v>3495</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3260</v>
+        <v>3364</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3248</v>
+        <v>3283</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3102</v>
+        <v>3260</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4048</v>
+        <v>3248</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3965</v>
+        <v>3102</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3930</v>
+        <v>37500</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Motion von Luzian Franzini, Rita Hofer, Tabea Zimmermann Gibson und Christian Hegglin betreffend eine niedrigere Höchstzahl der Klassengrössen</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-03-25</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Hier wird manuell das Datum der KR-Sitzung eingetragen, für welche dieses Geschäft traktandiert wird, z.B. 10. April 2025</t>
+        </is>
+      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2024-06-17</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Franzini Luzian, Hofer Rita, Zimmermann Gibson Tabea, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3885</v>
+        <v>4185</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Gesetzesinitiative – Keine Kopftücher an Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J137" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J137" s="0"/>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3802</v>
+        <v>3965</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3770</v>
+        <v>3885</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J139" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3726</v>
+        <v>3802</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3625</v>
+        <v>3770</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3584</v>
+        <v>3726</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3579</v>
+        <v>3625</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>4187</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend Mobilität für unsere Jugend im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>4183</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Kies- und Deponiekonzept)</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Raum Umwelt Verkehr</t>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
+        <v>4176</v>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Drin Alaj, Manuela Käch und Jean Luc Mösch betreffend Verkehrssicherheit und Verkehrsfluss auf der Sinserstrasse in Cham</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-24</t>
+        </is>
+      </c>
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="M148" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Käch Manuela, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N148" s="0"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="n">
+        <v>4173</v>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend runder Tisch zu Hitze und Trockenheit</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-24</t>
+        </is>
+      </c>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N149" s="0"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="n">
+        <v>4168</v>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t>Arnold Mirjam</t>
+        </is>
+      </c>
+      <c r="N150" s="0"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="n">
+        <v>4164</v>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L151" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M151" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N151" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="n">
+        <v>4158</v>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Meierhans Thomas</t>
+        </is>
+      </c>
+      <c r="N152" s="0"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="n">
         <v>4155</v>
       </c>
-      <c r="B144" s="0" t="inlineStr">
+      <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C144" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E144" s="0" t="inlineStr">
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
         <is>
           <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
 </t>
         </is>
       </c>
-      <c r="F144" s="0" t="inlineStr">
+      <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G144" s="0" t="inlineStr">
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
         <is>
           <t>2026-07-14</t>
         </is>
       </c>
-      <c r="H144" s="0" t="inlineStr">
-[...20 lines deleted...]
-      <c r="M144" s="0" t="inlineStr">
+      <c r="M153" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
-        </is>
-[...564 lines deleted...]
-          <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>4127</v>
+        <v>4154</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>4121</v>
+        <v>4153</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>4120</v>
+        <v>4152</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zug Alliance, 4152</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>4110</v>
+        <v>4150</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J157" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>4109</v>
+        <v>4149</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0"/>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>4108</v>
+        <v>4148</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026-07-09</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 29. Oktober 2026</t>
-[...2 lines deleted...]
-      <c r="J159" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>4105</v>
+        <v>4140</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4099</v>
+        <v>4138</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>4097</v>
+        <v>4129</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J162" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4081</v>
+        <v>4127</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J163" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>4076</v>
+        <v>4121</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>4061</v>
+        <v>4120</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>4057</v>
+        <v>4110</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>4047</v>
+        <v>4109</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4044</v>
+        <v>4108</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4042</v>
+        <v>4105</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4039</v>
+        <v>4099</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>4028</v>
+        <v>4097</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>4027</v>
+        <v>4076</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4026</v>
+        <v>4061</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>4021</v>
+        <v>4057</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4020</v>
+        <v>4047</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>4018</v>
+        <v>4044</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>4015</v>
+        <v>4042</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>4014</v>
+        <v>4039</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0"/>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="N178" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>4012</v>
+        <v>4028</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>4008</v>
+        <v>4021</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3990</v>
+        <v>4020</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3985</v>
+        <v>4018</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3972</v>
+        <v>4015</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3966</v>
+        <v>4014</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
-[...2 lines deleted...]
-      <c r="N184" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3960</v>
+        <v>4012</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3950</v>
+        <v>4008</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
-[...2 lines deleted...]
-      <c r="J186" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3938</v>
+        <v>3990</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3923</v>
+        <v>3985</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0"/>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3888</v>
+        <v>3972</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0"/>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3887</v>
+        <v>3966</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J190" s="0"/>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3869</v>
+        <v>3960</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3867</v>
+        <v>3950</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3866</v>
+        <v>3923</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3861</v>
+        <v>3888</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J194" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J194" s="0"/>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3826</v>
+        <v>3887</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J195" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3816</v>
+        <v>3869</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3808</v>
+        <v>3867</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L197" s="0"/>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3790</v>
+        <v>3866</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3767</v>
+        <v>3861</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J199" s="0"/>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3759</v>
+        <v>3826</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3758</v>
+        <v>3816</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3755</v>
+        <v>3808</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L202" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L202" s="0"/>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3743</v>
+        <v>3790</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3742</v>
+        <v>3767</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3736</v>
+        <v>3759</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3735</v>
+        <v>3758</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3734</v>
+        <v>3755</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3733</v>
+        <v>3743</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J208" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>3725</v>
+        <v>3742</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J209" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>3704</v>
+        <v>3736</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3676</v>
+        <v>3735</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3667</v>
+        <v>3734</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3656</v>
+        <v>3733</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J213" s="0"/>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3621</v>
+        <v>3725</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3617</v>
+        <v>3704</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3616</v>
+        <v>3676</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3613</v>
+        <v>3667</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J217" s="0"/>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3595</v>
+        <v>3656</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3594</v>
+        <v>3621</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0"/>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3592</v>
+        <v>3617</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J220" s="0"/>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3569</v>
+        <v>3616</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J221" s="0"/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3562</v>
+        <v>3613</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3546</v>
+        <v>3595</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J223" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3535</v>
+        <v>3594</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3534</v>
+        <v>3592</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>3512</v>
+        <v>3569</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3488</v>
+        <v>3562</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3480</v>
+        <v>3546</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J228" s="0"/>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>3512</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-12</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2022-12-20</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B229" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C229" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E229" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F229" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G229" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H229" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I229" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L229" s="0" t="inlineStr">
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M229" s="0" t="inlineStr">
-[...316 lines deleted...]
-      </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>3320</v>
+        <v>3471</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J235" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>3281</v>
+        <v>3453</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>3268</v>
+        <v>3443</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>3262</v>
+        <v>3439</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J238" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
+        <v>3354</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2021-12-20</t>
+        </is>
+      </c>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t>Spörri Markus, Letter Peter</t>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>3320</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2021-11-02</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3281</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2022-02-05</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-17</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>3268</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-24</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>3262</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-09</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B239" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C239" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E239" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F239" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G239" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...308 lines deleted...]
-          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3129</v>
+        <v>3218</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2885</v>
+        <v>3185</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2855</v>
+        <v>3165</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2655</v>
+        <v>3151</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>2640</v>
+        <v>3148</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>2635</v>
+        <v>3129</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>2501</v>
+        <v>2885</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>2336</v>
+        <v>2855</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>2310</v>
+        <v>2655</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>2291</v>
+        <v>2640</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>2212</v>
+        <v>2635</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L255" s="0"/>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>2050</v>
+        <v>2501</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J256" s="0"/>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0"/>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>2024</v>
+        <v>2336</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J257" s="0"/>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L257" s="0"/>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
-        <v>1977</v>
+        <v>2310</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J258" s="0"/>
       <c r="K258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L258" s="0"/>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N258" s="0"/>
     </row>
     <row r="259">
       <c r="A259" s="0" t="n">
-        <v>1901</v>
+        <v>2291</v>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J259" s="0"/>
       <c r="K259" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="L259" s="0"/>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N259" s="0"/>
     </row>
     <row r="260">
       <c r="A260" s="0" t="n">
-        <v>1775</v>
+        <v>2212</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J260" s="0"/>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L260" s="0"/>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N260" s="0"/>
     </row>
     <row r="261">
       <c r="A261" s="0" t="n">
-        <v>1693</v>
+        <v>2050</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
       <c r="K261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L261" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L261" s="0"/>
       <c r="M261" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N261" s="0"/>
     </row>
     <row r="262">
       <c r="A262" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0"/>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0"/>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J266" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B262" s="0" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C262" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E262" s="0" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F262" s="0" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G262" s="0" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H262" s="0" t="inlineStr">
+      <c r="H267" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
-        </is>
-[...296 lines deleted...]
-          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J267" s="0"/>
       <c r="K267" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N267" s="0"/>
     </row>
     <row r="268">
       <c r="A268" s="0" t="n">
-        <v>2108</v>
+        <v>1393</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D268" s="0"/>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...2 lines deleted...]
-      <c r="I268" s="0"/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="J268" s="0"/>
       <c r="K268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L268" s="0"/>
       <c r="M268" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>1251</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2005-02-24</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0"/>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2003-01-30</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J270" s="0"/>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0"/>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
+        <v>282</v>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J271" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0"/>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I273" s="0"/>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>