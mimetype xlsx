--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N233" totalsRowShown="0">
-  <autoFilter ref="A1:N233"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
+  <autoFilter ref="A1:N230"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N233"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -280,67 +280,67 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert </t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>2025-09-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
         <v>3628</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
@@ -404,67 +404,67 @@
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>2025-08-19</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
         <v>3921</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
@@ -1786,61 +1786,61 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>2025-03-10</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
@@ -1918,66 +1918,66 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>2025-03-05</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
         <v>3869</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
@@ -2351,704 +2351,704 @@
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>2029-02-26</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>2025-01-14</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4011</v>
+        <v>4064</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3999</v>
+        <v>4011</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H36" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4042</v>
+        <v>3999</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4041</v>
+        <v>4075</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>3896</v>
+        <v>4042</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4045</v>
+        <v>4041</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3880</v>
+        <v>3896</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>3616</v>
+        <v>4045</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4016</v>
+        <v>3616</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4033</v>
+        <v>4016</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
         <v>3443</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
@@ -3869,242 +3869,242 @@
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>2025-07-30</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3963</v>
+        <v>4076</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3759</v>
+        <v>3963</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3351</v>
+        <v>3759</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2023-03-30</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
         <v>3625</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
@@ -5057,374 +5057,374 @@
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>2029-02-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>2025-02-21</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3433</v>
+        <v>4039</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4039</v>
+        <v>3993</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3993</v>
+        <v>3819</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3819</v>
+        <v>3932</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3932</v>
+        <v>4069</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
         <v>3726</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
@@ -6802,61 +6802,61 @@
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
           <t>2026-02-09</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
           <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
@@ -7565,7639 +7565,7441 @@
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3877</v>
+        <v>4066</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K114" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L114" s="0" t="inlineStr">
+        <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="K114" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3646</v>
+        <v>3877</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3998</v>
+        <v>3646</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3802</v>
+        <v>3998</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>4044</v>
+        <v>3802</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3785</v>
+        <v>4044</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3911</v>
+        <v>3785</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3864</v>
+        <v>3911</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3667</v>
+        <v>3864</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3683</v>
+        <v>3667</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3684</v>
+        <v>3683</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>2024-04-11</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
           <t>2024-02-23</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>4056</v>
+        <v>3684</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4053</v>
+        <v>4068</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
+          <t/>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-17</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4058</v>
+        <v>4071</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
-[...2 lines deleted...]
-      <c r="N127" s="0"/>
+          <t>Estermann Tabea, Iten Klemens</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4049</v>
+        <v>4034</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4063</v>
+        <v>3479</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J129" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>4034</v>
+        <v>2310</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3479</v>
+        <v>3887</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0"/>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>2310</v>
+        <v>3767</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J132" s="0"/>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2013-10-22</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3887</v>
+        <v>1251</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L133" s="0"/>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3767</v>
+        <v>1393</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L134" s="0"/>
       <c r="M134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>1251</v>
+        <v>3950</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L135" s="0"/>
+      <c r="L135" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>1393</v>
+        <v>3569</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L136" s="0"/>
+      <c r="L136" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3950</v>
+        <v>1977</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J137" s="0"/>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L137" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L137" s="0"/>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3569</v>
+        <v>2501</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>1977</v>
+        <v>2050</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0"/>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>2501</v>
+        <v>3165</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>2050</v>
+        <v>3453</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L141" s="0"/>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3165</v>
+        <v>2885</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3453</v>
+        <v>3533</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>2885</v>
+        <v>2212</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L144" s="0"/>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3533</v>
+        <v>3471</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0"/>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>2212</v>
+        <v>3923</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L146" s="0"/>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-06</t>
+        </is>
+      </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3471</v>
+        <v>3742</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3923</v>
+        <v>3743</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3742</v>
+        <v>3613</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3743</v>
+        <v>3129</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3613</v>
+        <v>3512</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3129</v>
+        <v>3866</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3512</v>
+        <v>2655</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3866</v>
+        <v>3480</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>2655</v>
+        <v>3439</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3480</v>
+        <v>2336</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2014-11-08</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3439</v>
+        <v>2855</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>2336</v>
+        <v>3888</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>2855</v>
+        <v>3867</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3888</v>
+        <v>2024</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0"/>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3867</v>
+        <v>4014</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>2024</v>
+        <v>3808</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0"/>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>4014</v>
+        <v>2640</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3808</v>
+        <v>2635</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L164" s="0"/>
+      <c r="L164" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>2640</v>
+        <v>2940</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>2635</v>
+        <v>2850</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>2940</v>
+        <v>2291</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>2850</v>
+        <v>3595</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>2291</v>
+        <v>3227</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3595</v>
+        <v>3594</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3227</v>
+        <v>4012</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3594</v>
+        <v>3534</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>4012</v>
+        <v>3148</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3534</v>
+        <v>3790</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3148</v>
+        <v>3535</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3790</v>
+        <v>3218</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3535</v>
+        <v>3151</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3218</v>
+        <v>3592</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3151</v>
+        <v>3208</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
+</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3592</v>
+        <v>3281</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0"/>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3208</v>
+        <v>2766</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3281</v>
+        <v>3656</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>2766</v>
+        <v>2897</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3656</v>
+        <v>4072</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>2897</v>
+        <v>3956</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J185" s="0"/>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3956</v>
+        <v>3957</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3957</v>
+        <v>3948</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
         </is>
       </c>
       <c r="J187" s="0"/>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3948</v>
+        <v>3958</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3958</v>
+        <v>3285</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3286</v>
+        <v>3949</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3949</v>
+        <v>4019</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J192" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3685</v>
+        <v>4057</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
-[...2 lines deleted...]
-      <c r="J193" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>4019</v>
+        <v>4055</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3591</v>
+        <v>4074</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4057</v>
+        <v>4018</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4055</v>
+        <v>4070</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3987</v>
+        <v>4035</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4018</v>
+        <v>4036</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4035</v>
+        <v>4043</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4036</v>
+        <v>4001</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4010</v>
+        <v>4013</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>2026-05-26</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4043</v>
+        <v>4062</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4001</v>
+        <v>4052</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4013</v>
+        <v>4059</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4062</v>
+        <v>4000</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4052</v>
+        <v>4065</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4059</v>
+        <v>4027</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4000</v>
+        <v>4025</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4027</v>
+        <v>4029</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4025</v>
+        <v>4046</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4029</v>
+        <v>4023</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4046</v>
+        <v>4026</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4023</v>
+        <v>4038</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
-        </is>
-[...23 lines deleted...]
-          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4026</v>
+        <v>3995</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4022</v>
+        <v>4048</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4038</v>
+        <v>4078</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4003</v>
+        <v>1000</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J218" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L218" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L218" s="0"/>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3995</v>
+        <v>3905</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-15</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4048</v>
+        <v>3770</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>1000</v>
+        <v>3872</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J221" s="0"/>
+      <c r="J221" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L221" s="0"/>
+      <c r="L221" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3905</v>
+        <v>3541</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J222" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3770</v>
+        <v>4061</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J223" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3872</v>
+        <v>3507</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3541</v>
+        <v>3939</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J225" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J225" s="0"/>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4061</v>
+        <v>1901</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J226" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L226" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L226" s="0"/>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3507</v>
+        <v>3994</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3939</v>
+        <v>1775</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0"/>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>1901</v>
+        <v>3799</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L229" s="0"/>
+      <c r="L229" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3994</v>
+        <v>1646</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0"/>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
-    </row>
-[...177 lines deleted...]
-      <c r="N233" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>