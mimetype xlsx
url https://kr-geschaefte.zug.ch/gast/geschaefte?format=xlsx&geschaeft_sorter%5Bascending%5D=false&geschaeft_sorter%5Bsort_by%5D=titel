--- v3 (2026-04-15)
+++ v4 (2026-06-13)
@@ -62,93 +62,93 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
-  <autoFilter ref="A1:N230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
+  <autoFilter ref="A1:N258"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
@@ -189,14817 +189,16562 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>3185</v>
+        <v>4088</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>3996</v>
+        <v>4098</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
+          <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>3628</v>
+        <v>3185</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3980</v>
+        <v>3996</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3921</v>
+        <v>3628</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3350</v>
+        <v>3980</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>3260</v>
+        <v>4082</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>3725</v>
+        <v>4089</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3364</v>
+        <v>3921</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3736</v>
+        <v>3350</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3827</v>
+        <v>3260</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3971</v>
+        <v>3725</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>3574</v>
+        <v>3364</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>3988</v>
+        <v>3736</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3102</v>
+        <v>3827</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3320</v>
+        <v>3971</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>3268</v>
+        <v>3574</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3929</v>
+        <v>3988</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3676</v>
+        <v>3102</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3621</v>
+        <v>3320</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3960</v>
+        <v>3268</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3734</v>
+        <v>3929</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3964</v>
+        <v>3676</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3579</v>
+        <v>3621</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3893</v>
+        <v>3960</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3910</v>
+        <v>3734</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3891</v>
+        <v>3964</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3869</v>
+        <v>3579</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3969</v>
+        <v>3893</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3930</v>
+        <v>3910</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3354</v>
+        <v>3891</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4006</v>
+        <v>3869</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3858</v>
+        <v>3969</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4064</v>
+        <v>3930</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4011</v>
+        <v>3354</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4075</v>
+        <v>3858</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4042</v>
+        <v>4064</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4041</v>
+        <v>4011</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3896</v>
+        <v>3999</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4045</v>
+        <v>4075</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>3616</v>
+        <v>4042</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4016</v>
+        <v>4041</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3443</v>
+        <v>3896</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>3562</v>
+        <v>4045</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>3502</v>
+        <v>3616</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>3942</v>
+        <v>4016</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>3985</v>
+        <v>3443</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>3755</v>
+        <v>3562</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>3989</v>
+        <v>3502</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>3938</v>
+        <v>3942</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3602</v>
+        <v>3985</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3262</v>
+        <v>3755</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3488</v>
+        <v>3989</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4037</v>
+        <v>3938</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3966</v>
+        <v>3602</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4076</v>
+        <v>3262</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3963</v>
+        <v>3488</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3759</v>
+        <v>4037</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3625</v>
+        <v>3966</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3974</v>
+        <v>4099</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3727</v>
+        <v>4076</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3735</v>
+        <v>3963</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3680</v>
+        <v>3759</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3532</v>
+        <v>3625</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4028</v>
+        <v>3974</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4008</v>
+        <v>3727</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3826</v>
+        <v>3735</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3972</v>
+        <v>3680</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3584</v>
+        <v>3532</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4047</v>
+        <v>4028</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3546</v>
+        <v>4008</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4020</v>
+        <v>3826</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3885</v>
+        <v>3972</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4039</v>
+        <v>3584</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3993</v>
+        <v>4047</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3819</v>
+        <v>3546</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3932</v>
+        <v>4020</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4069</v>
+        <v>3885</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3726</v>
+        <v>4039</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4021</v>
+        <v>3993</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3525</v>
+        <v>3819</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4051</v>
+        <v>3932</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3544</v>
+        <v>4103</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3248</v>
+        <v>4102</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3283</v>
+        <v>4069</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3816</v>
+        <v>4117</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3889</v>
+        <v>3726</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3943</v>
+        <v>4021</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3732</v>
+        <v>3525</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3953</v>
+        <v>4051</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4015</v>
+        <v>3544</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3765</v>
+        <v>3248</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3861</v>
+        <v>3283</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3791</v>
+        <v>3816</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>282</v>
+        <v>3889</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3778</v>
+        <v>3943</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>1693</v>
+        <v>3732</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3792</v>
+        <v>3953</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3617</v>
+        <v>4015</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4060</v>
+        <v>4105</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3990</v>
+        <v>3765</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3758</v>
+        <v>3861</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3733</v>
+        <v>3791</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3965</v>
+        <v>282</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>4054</v>
+        <v>3778</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>4030</v>
+        <v>1693</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t/>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3811</v>
+        <v>3792</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3941</v>
+        <v>3617</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4050</v>
+        <v>4123</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3704</v>
+        <v>3990</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3495</v>
+        <v>3758</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>4066</v>
+        <v>3733</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3877</v>
+        <v>4100</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3646</v>
+        <v>3965</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3998</v>
+        <v>4054</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3802</v>
+        <v>4030</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>4044</v>
+        <v>3811</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3785</v>
+        <v>3941</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3911</v>
+        <v>4050</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3864</v>
+        <v>3704</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3667</v>
+        <v>3495</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3683</v>
+        <v>4066</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3684</v>
+        <v>3877</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>4068</v>
+        <v>3646</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>4071</v>
+        <v>3998</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Mitte, FDP, SVP</t>
+        </is>
+      </c>
+      <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>4034</v>
+        <v>3802</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
+        <v>4044</v>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H129" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K129" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L129" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-10</t>
+        </is>
+      </c>
+      <c r="M129" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N129" s="0"/>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="n">
+        <v>3785</v>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-20</t>
+        </is>
+      </c>
+      <c r="H130" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
+      <c r="K130" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L130" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-26</t>
+        </is>
+      </c>
+      <c r="M130" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N130" s="0"/>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="n">
+        <v>3911</v>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H131" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I131" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="K131" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L131" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-18</t>
+        </is>
+      </c>
+      <c r="M131" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N131" s="0"/>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="n">
+        <v>3864</v>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H132" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K132" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L132" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M132" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N132" s="0"/>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H133" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M133" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N133" s="0"/>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H134" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K134" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M134" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N134" s="0"/>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H135" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J135" s="0"/>
+      <c r="K135" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L135" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M135" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N135" s="0"/>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H136" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I136" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K136" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L136" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M136" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N136" s="0"/>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H137" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K137" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L137" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M137" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N137" s="0"/>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="n">
+        <v>4093</v>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="H138" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="K138" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L138" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M138" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N138" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="n">
+        <v>4034</v>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H139" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I139" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J139" s="0"/>
+      <c r="K139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L139" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-09</t>
+        </is>
+      </c>
+      <c r="M139" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N139" s="0"/>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B129" s="0" t="inlineStr">
+      <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C129" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E129" s="0" t="inlineStr">
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F129" s="0" t="inlineStr">
+      <c r="F140" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G129" s="0" t="inlineStr">
+      <c r="G140" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...664 lines deleted...]
-          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3453</v>
+        <v>2310</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>2885</v>
+        <v>3887</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0"/>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
+        <v>3767</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N143" s="0"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J144" s="0"/>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>1251</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2005-02-24</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J145" s="0"/>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0"/>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>1393</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2006-06-01</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0"/>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0"/>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>3950</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H148" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
+      <c r="K148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L148" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N148" s="0"/>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J149" s="0"/>
+      <c r="K149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L149" s="0"/>
+      <c r="M149" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N149" s="0"/>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J150" s="0"/>
+      <c r="K150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L150" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M150" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N150" s="0"/>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H151" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J151" s="0"/>
+      <c r="K151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L151" s="0"/>
+      <c r="M151" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N151" s="0"/>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J152" s="0"/>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N152" s="0"/>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J153" s="0"/>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M153" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N153" s="0"/>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H154" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
+      <c r="K154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L154" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M154" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N154" s="0"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B143" s="0" t="inlineStr">
+      <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C143" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E143" s="0" t="inlineStr">
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F143" s="0" t="inlineStr">
+      <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G143" s="0" t="inlineStr">
+      <c r="G155" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...738 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>2336</v>
+        <v>2212</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L156" s="0"/>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>2855</v>
+        <v>3471</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3888</v>
+        <v>3923</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3867</v>
+        <v>3742</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0"/>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>2024</v>
+        <v>3743</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L160" s="0"/>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-04</t>
+        </is>
+      </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>4014</v>
+        <v>3613</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3808</v>
+        <v>3129</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0"/>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L162" s="0"/>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>2640</v>
+        <v>3512</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>2635</v>
+        <v>3866</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>2940</v>
+        <v>2655</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>2850</v>
+        <v>3480</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>2291</v>
+        <v>3439</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3595</v>
+        <v>4109</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
+        <v>4087</v>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J169" s="0"/>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L169" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M169" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N169" s="0"/>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="H170" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für Kommissionsbestellung</t>
+        </is>
+      </c>
+      <c r="I170" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J170" s="0"/>
+      <c r="K170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L170" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M170" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N170" s="0"/>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J171" s="0"/>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>3888</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-27</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-25</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>3867</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J173" s="0"/>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J174" s="0"/>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L174" s="0"/>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>4014</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist am Laufen</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0"/>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0"/>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0"/>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>2940</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2019-07-01</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-19</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>2850</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2018-11-06</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0"/>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-20</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0"/>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B169" s="0" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C169" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E169" s="0" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F169" s="0" t="inlineStr">
+      <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G169" s="0" t="inlineStr">
+      <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H169" s="0" t="inlineStr">
+      <c r="H183" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I169" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L169" s="0" t="inlineStr">
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M169" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A170" s="0" t="n">
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
         <v>3594</v>
       </c>
-      <c r="B170" s="0" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C170" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E170" s="0" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
-      <c r="F170" s="0" t="inlineStr">
+      <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G170" s="0" t="inlineStr">
+      <c r="G184" s="0" t="inlineStr">
         <is>
           <t>2024-03-07</t>
         </is>
       </c>
-      <c r="H170" s="0" t="inlineStr">
+      <c r="H184" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I170" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L170" s="0" t="inlineStr">
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
         <is>
           <t>2023-07-11</t>
         </is>
       </c>
-      <c r="M170" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A171" s="0" t="n">
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
         <v>4012</v>
       </c>
-      <c r="B171" s="0" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E171" s="0" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
-      <c r="F171" s="0" t="inlineStr">
+      <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
+      <c r="G186" s="0" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="H171" s="0" t="inlineStr">
+      <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L171" s="0" t="inlineStr">
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
         <is>
           <t>2025-10-28</t>
         </is>
       </c>
-      <c r="M171" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A172" s="0" t="n">
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
         <v>3534</v>
       </c>
-      <c r="B172" s="0" t="inlineStr">
+      <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E172" s="0" t="inlineStr">
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
-      <c r="F172" s="0" t="inlineStr">
+      <c r="F187" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G172" s="0" t="inlineStr">
+      <c r="G187" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H172" s="0" t="inlineStr">
+      <c r="H187" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I172" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L172" s="0" t="inlineStr">
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M172" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A173" s="0" t="n">
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
         <v>3148</v>
       </c>
-      <c r="B173" s="0" t="inlineStr">
+      <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E173" s="0" t="inlineStr">
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
-      <c r="F173" s="0" t="inlineStr">
+      <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G173" s="0" t="inlineStr">
+      <c r="G188" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H173" s="0" t="inlineStr">
+      <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L173" s="0" t="inlineStr">
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
         <is>
           <t>2020-10-20</t>
         </is>
       </c>
-      <c r="M173" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A174" s="0" t="n">
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
         <v>3790</v>
       </c>
-      <c r="B174" s="0" t="inlineStr">
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C174" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E174" s="0" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
-      <c r="F174" s="0" t="inlineStr">
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G174" s="0" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2025-04-16</t>
         </is>
       </c>
-      <c r="H174" s="0" t="inlineStr">
+      <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I174" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L174" s="0" t="inlineStr">
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
         <is>
           <t>2024-08-27</t>
         </is>
       </c>
-      <c r="M174" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A175" s="0" t="n">
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
         <v>3535</v>
       </c>
-      <c r="B175" s="0" t="inlineStr">
+      <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E175" s="0" t="inlineStr">
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
-      <c r="F175" s="0" t="inlineStr">
+      <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G175" s="0" t="inlineStr">
+      <c r="G190" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
-      <c r="H175" s="0" t="inlineStr">
+      <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I175" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L175" s="0" t="inlineStr">
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
-      <c r="M175" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A176" s="0" t="n">
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G191" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0"/>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
         <v>3151</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G192" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
         <is>
           <t>2020-10-27</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0"/>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
         <v>3592</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G194" s="0" t="inlineStr">
         <is>
           <t>2024-05-08</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0"/>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
         <is>
           <t>2023-07-04</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G195" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0"/>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...1006 lines deleted...]
-      </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>4018</v>
+        <v>3281</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J196" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>4070</v>
+        <v>2766</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>4035</v>
+        <v>3656</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>4036</v>
+        <v>2897</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J199" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4043</v>
+        <v>4072</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>4001</v>
+        <v>3956</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>4013</v>
+        <v>3957</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>4062</v>
+        <v>3948</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>4052</v>
+        <v>3958</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>4059</v>
+        <v>3285</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J205" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>4000</v>
+        <v>3286</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4065</v>
+        <v>4081</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>4027</v>
+        <v>3949</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4025</v>
+        <v>4080</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4029</v>
+        <v>4057</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4046</v>
+        <v>4055</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4023</v>
+        <v>4122</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J212" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4026</v>
+        <v>4074</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4038</v>
+        <v>4112</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3995</v>
+        <v>4120</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4048</v>
+        <v>4018</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4078</v>
+        <v>4070</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>2026-09-26</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>1000</v>
+        <v>4097</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J218" s="0"/>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L218" s="0"/>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3905</v>
+        <v>4083</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J219" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3770</v>
+        <v>4113</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J220" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3872</v>
+        <v>4035</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3541</v>
+        <v>4119</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4061</v>
+        <v>4104</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3507</v>
+        <v>4084</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J224" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>3939</v>
+        <v>4036</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J225" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>1901</v>
+        <v>4106</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J226" s="0"/>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L226" s="0"/>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>3994</v>
+        <v>4043</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J227" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>1775</v>
+        <v>4013</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J228" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J228" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L228" s="0"/>
+      <c r="L228" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-02</t>
+        </is>
+      </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3799</v>
+        <v>4059</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J229" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J229" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
+        <v>4065</v>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+        </is>
+      </c>
+      <c r="F230" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
+        <v>4027</v>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+        </is>
+      </c>
+      <c r="F231" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H231" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J231" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
+        <v>4046</v>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+        </is>
+      </c>
+      <c r="F232" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-13</t>
+        </is>
+      </c>
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
+        <v>4023</v>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H233" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J233" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
+        <v>4026</v>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./.2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
+        <v>4038</v>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J235" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
+        <v>4094</v>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
+        <v>4048</v>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-23</t>
+        </is>
+      </c>
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
+        <v>4078</v>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
+        <v>1000</v>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2003-01-30</t>
+        </is>
+      </c>
+      <c r="H239" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0"/>
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
+        <v>3905</v>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-08</t>
+        </is>
+      </c>
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
+        <v>3770</v>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>Initiative: Gesetzesinitiative</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-10</t>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-11</t>
+        </is>
+      </c>
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
+        <v>4086</v>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
+        <v>4073</v>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>Geschäftsbericht 2025</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H243" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>3872</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>Werner Thomas, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>4095</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>4061</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-10</t>
+        </is>
+      </c>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>4091</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>3939</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0"/>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0"/>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I255" s="0"/>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H230" s="0" t="inlineStr">
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I230" s="0" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N230" s="0"/>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>