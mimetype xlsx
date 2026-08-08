--- v4 (2026-06-13)
+++ v5 (2026-08-08)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N268" totalsRowShown="0">
+  <autoFilter ref="A1:N268"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N268"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -251,2920 +251,2921 @@
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4098</v>
+        <v>4124</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision Polizeigesetz (PolG)</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Polizeigesetz, 4098</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>3185</v>
+        <v>4098</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>3996</v>
+        <v>3185</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>3628</v>
+        <v>3996</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>3980</v>
+        <v>3628</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4082</v>
+        <v>3980</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission erweitert</t>
+          <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4089</v>
+        <v>4082</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Obergericht</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+          <t/>
         </is>
       </c>
       <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>3921</v>
+        <v>3350</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>3350</v>
+        <v>3260</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>3260</v>
+        <v>3725</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>3725</v>
+        <v>3364</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>3364</v>
+        <v>3736</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>3736</v>
+        <v>3827</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>3827</v>
+        <v>3971</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>3971</v>
+        <v>3574</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>3574</v>
+        <v>3988</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>3988</v>
+        <v>3102</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-31</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>3102</v>
+        <v>3320</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2026-12-31</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>3320</v>
+        <v>3268</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t/>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>3268</v>
+        <v>3676</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>3929</v>
+        <v>3621</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>3676</v>
+        <v>3960</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>3621</v>
+        <v>3734</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>3960</v>
+        <v>4127</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>3734</v>
+        <v>3964</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>3964</v>
+        <v>3579</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>3579</v>
+        <v>3893</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>3893</v>
+        <v>3891</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>3910</v>
+        <v>3869</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>3891</v>
+        <v>3969</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>3869</v>
+        <v>3930</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
-[...2 lines deleted...]
-      <c r="N33" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>3969</v>
+        <v>3354</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>3930</v>
+        <v>4006</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>3354</v>
+        <v>3858</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4006</v>
+        <v>4140</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>3858</v>
+        <v>4064</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4064</v>
+        <v>4011</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4011</v>
+        <v>3999</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>3999</v>
+        <v>4075</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4075</v>
+        <v>4042</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4042</v>
+        <v>4041</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4041</v>
+        <v>3896</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>3896</v>
+        <v>4045</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4045</v>
+        <v>4150</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J46" s="0"/>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-07-06</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
         <v>3616</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
@@ -3486,13265 +3487,13909 @@
           <t>Postulat</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>3985</v>
+        <v>4138</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>3755</v>
+        <v>3985</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>3989</v>
+        <v>3755</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3938</v>
+        <v>3989</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3602</v>
+        <v>3938</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3262</v>
+        <v>3602</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2026-12-01</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3488</v>
+        <v>3262</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4037</v>
+        <v>3488</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3966</v>
+        <v>4037</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4099</v>
+        <v>3966</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4076</v>
+        <v>4099</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3963</v>
+        <v>4076</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3759</v>
+        <v>3963</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3625</v>
+        <v>3759</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3974</v>
+        <v>3625</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3727</v>
+        <v>3974</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3735</v>
+        <v>3727</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3680</v>
+        <v>3735</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3532</v>
+        <v>3680</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4028</v>
+        <v>3532</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-21</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4008</v>
+        <v>4028</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3826</v>
+        <v>4008</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
           <t>GLP</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3972</v>
+        <v>3826</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3584</v>
+        <v>3972</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
           <t>Die Mitte</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4047</v>
+        <v>3584</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3546</v>
+        <v>4125</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4020</v>
+        <v>4047</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3885</v>
+        <v>3546</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
           <t>FDP</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4039</v>
+        <v>4020</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3993</v>
+        <v>3885</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3819</v>
+        <v>4039</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3932</v>
+        <v>4149</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4103</v>
+        <v>3819</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4102</v>
+        <v>4156</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t/>
         </is>
       </c>
       <c r="J86" s="0"/>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4069</v>
+        <v>3932</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4117</v>
+        <v>4103</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J88" s="0"/>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3726</v>
+        <v>4145</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4021</v>
+        <v>4102</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3525</v>
+        <v>4069</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4051</v>
+        <v>4117</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3544</v>
+        <v>3726</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3248</v>
+        <v>4021</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3283</v>
+        <v>3525</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3816</v>
+        <v>4051</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3889</v>
+        <v>3544</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3943</v>
+        <v>4139</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3732</v>
+        <v>3248</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3953</v>
+        <v>3283</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>4015</v>
+        <v>3816</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>4105</v>
+        <v>3889</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3765</v>
+        <v>4133</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3861</v>
+        <v>3732</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3791</v>
+        <v>4143</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J105" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J105" s="0"/>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>282</v>
+        <v>3953</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2030</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>2030-12-31</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>1995-08-07</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3778</v>
+        <v>4015</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>1693</v>
+        <v>4105</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2025-06-30</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3792</v>
+        <v>3765</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3617</v>
+        <v>3861</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>4123</v>
+        <v>3791</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J111" s="0"/>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3990</v>
+        <v>282</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2030-12-31</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>1995-08-07</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3758</v>
+        <v>3778</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3733</v>
+        <v>1693</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-06-30</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2008-06-13</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
+        <v>3792</v>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-27</t>
+        </is>
+      </c>
+      <c r="H115" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
+      <c r="K115" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L115" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="M115" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N115" s="0"/>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H116" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K116" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L116" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M116" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N116" s="0"/>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H117" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K117" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L117" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M117" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N117" s="0"/>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H118" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K118" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M118" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N118" s="0"/>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="n">
+        <v>3990</v>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="H119" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="K119" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="M119" s="0" t="inlineStr">
+        <is>
+          <t>Rogger Adrian</t>
+        </is>
+      </c>
+      <c r="N119" s="0"/>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="n">
+        <v>3758</v>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H120" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
+      <c r="K120" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L120" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="M120" s="0" t="inlineStr">
+        <is>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N120" s="0"/>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="n">
+        <v>3733</v>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H121" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="K121" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L121" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-15</t>
+        </is>
+      </c>
+      <c r="M121" s="0" t="inlineStr">
+        <is>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+        </is>
+      </c>
+      <c r="N121" s="0"/>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B115" s="0" t="inlineStr">
+      <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C115" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E115" s="0" t="inlineStr">
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F115" s="0" t="inlineStr">
+      <c r="F122" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G115" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J115" s="0" t="inlineStr">
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H122" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I122" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J122" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K115" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="0" t="inlineStr">
+      <c r="K122" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M115" s="0" t="inlineStr">
+      <c r="M122" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...460 lines deleted...]
-          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3495</v>
+        <v>3965</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>4066</v>
+        <v>4054</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3877</v>
+        <v>4030</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3646</v>
+        <v>3811</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3998</v>
+        <v>3941</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3802</v>
+        <v>4050</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>4044</v>
+        <v>3704</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3785</v>
+        <v>4148</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3911</v>
+        <v>3495</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3864</v>
+        <v>4066</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3667</v>
+        <v>3877</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>4111</v>
+        <v>3646</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>4121</v>
+        <v>3998</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0"/>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3683</v>
+        <v>3802</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3684</v>
+        <v>4044</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>4093</v>
+        <v>4157</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J138" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J138" s="0"/>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>4034</v>
+        <v>3785</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J139" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
+        <v>3864</v>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H140" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
+      <c r="K140" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L140" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-28</t>
+        </is>
+      </c>
+      <c r="M140" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N140" s="0"/>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H141" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L141" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M141" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N141" s="0"/>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H142" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K142" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L142" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M142" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N142" s="0"/>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="n">
+        <v>4155</v>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="H143" s="0" t="inlineStr">
+        <is>
+          <t>Einreichung</t>
+        </is>
+      </c>
+      <c r="I143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
+      <c r="K143" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L143" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M143" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N143" s="0"/>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H144" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K144" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L144" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M144" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N144" s="0"/>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H145" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I145" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K145" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L145" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M145" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N145" s="0"/>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H146" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K146" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M146" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N146" s="0"/>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="n">
+        <v>4034</v>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H147" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 2. Lesung</t>
+        </is>
+      </c>
+      <c r="I147" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J147" s="0"/>
+      <c r="K147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L147" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-09</t>
+        </is>
+      </c>
+      <c r="M147" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N147" s="0"/>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B140" s="0" t="inlineStr">
+      <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C140" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E140" s="0" t="inlineStr">
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F140" s="0" t="inlineStr">
+      <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G140" s="0" t="inlineStr">
+      <c r="G148" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...486 lines deleted...]
-          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>1977</v>
+        <v>2310</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L149" s="0"/>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>2501</v>
+        <v>3887</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>2050</v>
+        <v>3767</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L151" s="0"/>
+      <c r="L151" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-09</t>
+        </is>
+      </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3165</v>
+        <v>4110</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J152" s="0"/>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3453</v>
+        <v>1251</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0"/>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L153" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L153" s="0"/>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>2885</v>
+        <v>1393</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L154" s="0"/>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
+        <v>3950</v>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="H155" s="0" t="inlineStr">
+        <is>
+          <t>Referendumsfrist abgelaufen</t>
+        </is>
+      </c>
+      <c r="I155" s="0" t="inlineStr">
+        <is>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
+      <c r="K155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L155" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-01</t>
+        </is>
+      </c>
+      <c r="M155" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N155" s="0"/>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H156" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J156" s="0"/>
+      <c r="K156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L156" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M156" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N156" s="0"/>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H157" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
+      <c r="K157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L157" s="0"/>
+      <c r="M157" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N157" s="0"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H158" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J158" s="0"/>
+      <c r="K158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L158" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M158" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N158" s="0"/>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H159" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J159" s="0"/>
+      <c r="K159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L159" s="0"/>
+      <c r="M159" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N159" s="0"/>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="n">
+        <v>3165</v>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>2021-08-21</t>
+        </is>
+      </c>
+      <c r="H160" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J160" s="0"/>
+      <c r="K160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L160" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
+      <c r="M160" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N160" s="0"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="n">
+        <v>3453</v>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-11</t>
+        </is>
+      </c>
+      <c r="H161" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
+      <c r="K161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L161" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-28</t>
+        </is>
+      </c>
+      <c r="M161" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N161" s="0"/>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H162" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J162" s="0"/>
+      <c r="K162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L162" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M162" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N162" s="0"/>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B155" s="0" t="inlineStr">
+      <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C155" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E155" s="0" t="inlineStr">
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F155" s="0" t="inlineStr">
+      <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G155" s="0" t="inlineStr">
+      <c r="G163" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
-        </is>
-[...490 lines deleted...]
-          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3866</v>
+        <v>2212</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L164" s="0"/>
       <c r="M164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>2655</v>
+        <v>3471</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0"/>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3480</v>
+        <v>3923</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0"/>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3439</v>
+        <v>3742</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0"/>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>4109</v>
+        <v>3743</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0"/>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>4087</v>
+        <v>3613</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>4118</v>
+        <v>3129</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>2855</v>
+        <v>3512</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3888</v>
+        <v>4129</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3867</v>
+        <v>3866</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
         </is>
       </c>
       <c r="J173" s="0"/>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>2024</v>
+        <v>2655</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L174" s="0"/>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>4014</v>
+        <v>3480</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3808</v>
+        <v>3439</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J176" s="0"/>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L176" s="0"/>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2022-06-07</t>
+        </is>
+      </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>2640</v>
+        <v>4109</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>2635</v>
+        <v>4118</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Olympische Spiele, 4118</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>2940</v>
+        <v>2855</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>2850</v>
+        <v>3888</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0"/>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>2291</v>
+        <v>3867</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2013-09-10</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3595</v>
+        <v>2024</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L182" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L182" s="0"/>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
+        <v>4014</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J183" s="0"/>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N183" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3808</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-21</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0"/>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J185" s="0"/>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E183" s="0" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F183" s="0" t="inlineStr">
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...370 lines deleted...]
-          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3535</v>
+        <v>3594</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3218</v>
+        <v>4108</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J191" s="0"/>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3151</v>
+        <v>4012</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>4116</v>
+        <v>3534</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0"/>
       <c r="K193" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3592</v>
+        <v>3148</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0"/>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3208</v>
+        <v>3790</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0"/>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3281</v>
+        <v>3535</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0"/>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>2766</v>
+        <v>3218</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3656</v>
+        <v>3151</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>2897</v>
+        <v>4116</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>4072</v>
+        <v>3592</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3956</v>
+        <v>3281</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3957</v>
+        <v>3656</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3948</v>
+        <v>4072</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3958</v>
+        <v>3956</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3285</v>
+        <v>3957</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3286</v>
+        <v>4142</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>4081</v>
+        <v>3948</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3949</v>
+        <v>3958</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>4080</v>
+        <v>4152</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>4057</v>
+        <v>3285</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J210" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>4055</v>
+        <v>3286</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>4122</v>
+        <v>4151</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>4074</v>
+        <v>4132</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J213" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>4112</v>
+        <v>4081</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>4120</v>
+        <v>4057</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J215" s="0"/>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>4018</v>
+        <v>4055</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>4070</v>
+        <v>4147</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J217" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Brunner Philip C., Felber Michael</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>4097</v>
+        <v>4122</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Iten Patrick</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>4083</v>
+        <v>4144</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>4113</v>
+        <v>4074</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>4035</v>
+        <v>4141</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>4119</v>
+        <v>4112</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J222" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>4104</v>
+        <v>4120</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>4084</v>
+        <v>4154</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J224" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>4036</v>
+        <v>4018</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>4106</v>
+        <v>4070</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>4043</v>
+        <v>4097</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>4013</v>
+        <v>4083</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>4059</v>
+        <v>4113</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>4065</v>
+        <v>4035</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>4027</v>
+        <v>4119</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>4046</v>
+        <v>4104</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>4023</v>
+        <v>4084</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>4026</v>
+        <v>4036</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./.2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>4038</v>
+        <v>4106</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>4094</v>
+        <v>4043</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>4048</v>
+        <v>4013</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
+        <is>
           <t>2026-05-26</t>
         </is>
       </c>
-      <c r="H237" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>4078</v>
+        <v>4059</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>1000</v>
+        <v>4065</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2003-01-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J239" s="0"/>
+      <c r="J239" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L239" s="0"/>
+      <c r="L239" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>3905</v>
+        <v>4027</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J240" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>3770</v>
+        <v>4126</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J241" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>4086</v>
+        <v>4153</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>4073</v>
+        <v>4134</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J243" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2336</v>
+        <v>4023</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J244" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>2013-12-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>3872</v>
+        <v>4026</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>4101</v>
+        <v>4038</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>3541</v>
+        <v>4094</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>4095</v>
+        <v>4048</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>4061</v>
+        <v>4078</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>4091</v>
+        <v>1000</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L250" s="0"/>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>3507</v>
+        <v>3905</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>3939</v>
+        <v>3770</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>1901</v>
+        <v>4086</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert 27. August 2026</t>
         </is>
       </c>
       <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L253" s="0"/>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>3994</v>
+        <v>2336</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>2108</v>
+        <v>4101</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D255" s="0"/>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2000-01-01</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>Datenmigration</t>
-[...3 lines deleted...]
-      <c r="J255" s="0"/>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L255" s="0"/>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>1775</v>
+        <v>3541</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J256" s="0"/>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0"/>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N256" s="0"/>
     </row>
     <row r="257">
       <c r="A257" s="0" t="n">
-        <v>3799</v>
+        <v>4095</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J257" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N257" s="0"/>
     </row>
     <row r="258">
       <c r="A258" s="0" t="n">
+        <v>4061</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-10</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>3507</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Verschiedenes</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-24</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>3939</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-16</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0"/>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>3994</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0"/>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I263" s="0"/>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0"/>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L265" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L266" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>3799</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Verfassung</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-10</t>
+        </is>
+      </c>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B258" s="0" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C258" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E258" s="0" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F258" s="0" t="inlineStr">
+      <c r="F268" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G258" s="0" t="inlineStr">
+      <c r="G268" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H258" s="0" t="inlineStr">
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I258" s="0" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N258" s="0"/>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>