--- v1 (2026-03-04)
+++ v2 (2026-04-18)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N233" totalsRowShown="0">
-  <autoFilter ref="A1:N233"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
+  <autoFilter ref="A1:N230"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N233"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="31.68988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="120.78988764044945"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,9320 +189,9312 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4063</v>
+        <v>4078</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Absage Nachtreffen Jugendpolittag</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-02-11</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4062</v>
+        <v>4076</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4061</v>
+        <v>4075</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4060</v>
+        <v>4074</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
-          <t>Fristverkürzung auf 2 Monate</t>
+          <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4059</v>
+        <v>4072</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4058</v>
+        <v>4071</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Anne Hänel, Erich Grob, Fabienne Michel, Jill Nussbaumer, Michèle Schmid und Hans Jörg Villiger betreffend Umsetzung Autoarmes Zentrum Cham (AAZ)</t>
+          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-07</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Hänel Anne, Grob Erich, Michel Fabienne, Nussbaumer Jill, Schmid Michèle, Villiger Hans Jörg</t>
+          <t>Estermann Tabea, Iten Klemens</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-24</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4057</v>
+        <v>4070</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4056</v>
+        <v>4069</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Michael Arnold betreffend Umsetzung Gesetz über Standortentwicklung</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-06</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4055</v>
+        <v>4068</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <t>Antwort des Regierungsrats</t>
+        </is>
+      </c>
+      <c r="I10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J10" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="K10" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L10" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H10" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
-[...2 lines deleted...]
-      <c r="N10" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N10" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4054</v>
+        <v>4066</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4053</v>
+        <v>4065</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Gregor Bruhin und Alessandro Ehrbar betreffend Einsatz des neuen Lehrmittels «Wie sicher sind wir?» zur Vermittlung von Armee- und Sicherheitswissen an Schulen im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Ehrbar Alessandro</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4052</v>
+        <v>4064</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4051</v>
+        <v>4062</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4050</v>
+        <v>4061</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>2027-02-26</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4049</v>
+        <v>4060</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der ALG-Fraktion betreffend Auswirkungen der kantonalen Übernahme von 99 % der stationären Spitalkosten auf Notfallbehandlungen im Ausland</t>
+          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
-[...6 lines deleted...]
-      </c>
+          <t>Haslimann Alexander</t>
+        </is>
+      </c>
+      <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4048</v>
+        <v>4059</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4047</v>
+        <v>4057</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4046</v>
+        <v>4055</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4045</v>
+        <v>4054</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4044</v>
+        <v>4052</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4043</v>
+        <v>4051</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
           <t>2026-01-29</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4042</v>
+        <v>4050</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4041</v>
+        <v>4048</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4039</v>
+        <v>4047</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4038</v>
+        <v>4046</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4037</v>
+        <v>4045</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4036</v>
+        <v>4044</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4035</v>
+        <v>4043</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>2026-07-29</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4034</v>
+        <v>4042</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J30" s="0"/>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc-Steuerrabatt, 4034</t>
+          <t/>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4033</v>
+        <v>4041</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch betreffend Reduktion der Patentkosten für Freizeitangler sowie gesonderte Regelung für Berufsfischer infolge der PFAS-Belastung im Zugersee</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>2026-01-29</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>2027-01-29</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4030</v>
+        <v>4039</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4029</v>
+        <v>4038</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H33" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4028</v>
+        <v>4037</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
+          <t>2026-01-29</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H34" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4027</v>
+        <v>4036</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4026</v>
+        <v>4035</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4025</v>
+        <v>4034</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4023</v>
+        <v>4030</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4022</v>
+        <v>4029</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Lieferungen von Zuger Elektronikkomponenten für russische Drohnen und Raketen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4021</v>
+        <v>4028</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-12-18</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4020</v>
+        <v>4027</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4019</v>
+        <v>4026</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>2026-06-18</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4018</v>
+        <v>4025</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H43" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4016</v>
+        <v>4023</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
+          <t>2025-12-18</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
           <t>2025-11-26</t>
         </is>
       </c>
-      <c r="H44" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4015</v>
+        <v>4021</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4014</v>
+        <v>4020</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J46" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4013</v>
+        <v>4019</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-11-12</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4012</v>
+        <v>4018</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...2 lines deleted...]
-      <c r="J48" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4011</v>
+        <v>4016</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>2026-11-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4010</v>
+        <v>4015</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend ausländische Immobilienspekulation und Mindestaufenthaltspflicht für Wohneigentümer</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4008</v>
+        <v>4014</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4006</v>
+        <v>4013</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4003</v>
+        <v>4012</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Femizide im Kanton Zug: Erfassung, Prävention und strukturelle Verantwortung</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0"/>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-10</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4001</v>
+        <v>4011</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
+          <t>2025-11-26</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H54" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4000</v>
+        <v>4008</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>3999</v>
+        <v>4006</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t>2026-10-30</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>3998</v>
+        <v>4001</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-10-08</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>3996</v>
+        <v>4000</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J58" s="0"/>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-10-05</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3995</v>
+        <v>3999</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3994</v>
+        <v>3998</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J60" s="0"/>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3993</v>
+        <v>3996</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert </t>
+        </is>
+      </c>
+      <c r="J61" s="0"/>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3990</v>
+        <v>3995</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-09-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3989</v>
+        <v>3994</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J63" s="0"/>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Publikationsgesetz, 3994</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3988</v>
+        <v>3993</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3987</v>
+        <v>3990</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Mirjam Arnold, Anna Bieri, Manuela Käch, Barbara Schmid-Häseli und Corina Kremmel betreffend elektronisches Monitoring zur Verhinderung von Femiziden</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Bieri Anna, Käch Manuela, Schmid-Häseli Barbara, Kremmel Corina</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3985</v>
+        <v>3989</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
           <t>2026-10-02</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3980</v>
+        <v>3988</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>2025-10-02</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0"/>
+      <c r="J67" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Ombudsgesetz und DSG, 3980</t>
+          <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3974</v>
+        <v>3985</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3972</v>
+        <v>3980</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-01-26</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J69" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J69" s="0"/>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3971</v>
+        <v>3974</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3969</v>
+        <v>3972</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3966</v>
+        <v>3971</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3965</v>
+        <v>3969</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3964</v>
+        <v>3966</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3963</v>
+        <v>3965</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3960</v>
+        <v>3964</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3958</v>
+        <v>3963</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J77" s="0"/>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Darlehen ISZL, 3958</t>
+          <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3957</v>
+        <v>3960</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J78" s="0"/>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3956</v>
+        <v>3958</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Cybersicherheit, 3957+3956</t>
+          <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
           <t>2025-07-08</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3953</v>
+        <v>3957</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J80" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J80" s="0"/>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3950</v>
+        <v>3956</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-02-13</t>
+          <t>2025-12-11</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3949</v>
+        <v>3953</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J82" s="0"/>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3948</v>
+        <v>3950</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3943</v>
+        <v>3949</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-12-27</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Bund: Genehmigung pendent</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J84" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J84" s="0"/>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3942</v>
+        <v>3948</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0"/>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t/>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3941</v>
+        <v>3943</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3939</v>
+        <v>3942</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J87" s="0"/>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
           <t>2025-06-16</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3938</v>
+        <v>3941</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3932</v>
+        <v>3939</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J89" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3930</v>
+        <v>3938</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3929</v>
+        <v>3932</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>2025-07-02</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
           <t>2026-07-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3923</v>
+        <v>3930</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J92" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3921</v>
+        <v>3929</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3911</v>
+        <v>3923</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
+        </is>
+      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3910</v>
+        <v>3921</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>2025-05-22</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3905</v>
+        <v>3911</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J96" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3896</v>
+        <v>3910</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-05-22</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3893</v>
+        <v>3905</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-01-15</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 30. April 2026</t>
+        </is>
+      </c>
+      <c r="J98" s="0"/>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t/>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3891</v>
+        <v>3896</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3889</v>
+        <v>3893</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 30. April 2026</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3888</v>
+        <v>3891</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J101" s="0"/>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3887</v>
+        <v>3889</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J102" s="0"/>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3885</v>
+        <v>3888</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J103" s="0"/>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3880</v>
+        <v>3887</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jeffrey Illi, Luzian Franzini, Drin Alaj, Jill Nussbaumer, Mirjam Arnold und Tabea Estermann betreffend Cannabis-Pilotversuche im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-02-11</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Illi Jeffrey, Franzini Luzian, Alaj Drin, Nussbaumer Jill, Arnold Mirjam, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3877</v>
+        <v>3885</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3872</v>
+        <v>3877</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3869</v>
+        <v>3872</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3867</v>
+        <v>3869</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J108" s="0"/>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3866</v>
+        <v>3867</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="J109" s="0"/>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3864</v>
+        <v>3866</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t/>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3861</v>
+        <v>3864</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3858</v>
+        <v>3861</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3827</v>
+        <v>3858</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3819</v>
+        <v>3826</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3816</v>
+        <v>3819</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3811</v>
+        <v>3816</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3808</v>
+        <v>3811</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J118" s="0"/>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L118" s="0"/>
+      <c r="L118" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-24</t>
+        </is>
+      </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3802</v>
+        <v>3808</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J119" s="0"/>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L119" s="0"/>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3799</v>
+        <v>3802</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J120" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
           <t>2024-09-10</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3792</v>
+        <v>3799</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
           <t>2024-08-29</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J123" s="0"/>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3785</v>
+        <v>3790</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J124" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3778</v>
+        <v>3785</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3770</v>
+        <v>3778</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J126" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-26</t>
+        </is>
+      </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3767</v>
+        <v>3770</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
         </is>
       </c>
       <c r="J127" s="0"/>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3765</v>
+        <v>3767</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3759</v>
+        <v>3765</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3755</v>
+        <v>3758</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3743</v>
+        <v>3755</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J132" s="0"/>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J133" s="0"/>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>2024-06-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3736</v>
+        <v>3742</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
           <t>2024-05-21</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3727</v>
+        <v>3732</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3704</v>
+        <v>3725</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3685</v>
+        <v>3704</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 23/1 (Teil I: Anträge der Gemeinden im Rahmen der Ortsplanrevisionen; Teil II: Wälder mit besonderer Naturschutzfunktion, Fliessgewässer, Seen, Kantonsstrassen: Bügel, Rotkreuz, Güterverkehr)</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Teilgenehmigung vom 16. Mai 2025. Genehmigung Kapitel S 2.1 steht noch aus.</t>
-[...2 lines deleted...]
-      <c r="J143" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-02-27</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
         <v>3684</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
@@ -10563,4649 +10555,4451 @@
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>2023-07-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3591</v>
+        <v>3584</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Rita Hofer, Luzian Franzini, Andreas Iten, Fabienne Michel und Christian Hegglin betreffend Lücken in der Gesetzgebung für minderjährige Kinder und Jugendliche mit einer Behinderung</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026-02-17</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>2025-09-30</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-06-21</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Hofer Rita, Franzini Luzian, Iten Andreas, Michel Fabienne, Hegglin Christian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3584</v>
+        <v>3579</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3579</v>
+        <v>3574</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3574</v>
+        <v>3569</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-05-06</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3569</v>
+        <v>3562</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J165" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3562</v>
+        <v>3546</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3546</v>
+        <v>3544</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3544</v>
+        <v>3541</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3541</v>
+        <v>3535</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2023-10-07</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J169" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J169" s="0"/>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-02-28</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3535</v>
+        <v>3534</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>2023-10-07</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>2023-02-28</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3534</v>
+        <v>3533</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
+</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0"/>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-02-21</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3533</v>
+        <v>3532</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
-</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J172" s="0"/>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2023-02-21</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3532</v>
+        <v>3525</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-03-21</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2023-02-16</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3525</v>
+        <v>3512</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J174" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J174" s="0"/>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2023-02-03</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3512</v>
+        <v>3507</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
       <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3507</v>
+        <v>3502</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 1. und 2. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J176" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3502</v>
+        <v>3495</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-06-05</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3495</v>
+        <v>3488</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2024-02-29</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2028-06-05</t>
+          <t>2027-02-28</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-10-25</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3488</v>
+        <v>3480</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2023-08-18</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-09-20</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3480</v>
+        <v>3479</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
+</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0"/>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3479</v>
+        <v>3471</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
-</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2022-09-13</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3471</v>
+        <v>3453</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2023-09-08</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0"/>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2022-08-23</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3453</v>
+        <v>3443</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0"/>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-14</t>
+        </is>
+      </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3443</v>
+        <v>3439</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3439</v>
+        <v>3364</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2023-05-11</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J185" s="0"/>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3433</v>
+        <v>3354</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Förderung attraktiver Lehrstellenangebote in gewerblichen Berufen</t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>2026-12-14</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2022-05-31</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3364</v>
+        <v>3350</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2025-11-24</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3354</v>
+        <v>3320</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t/>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3351</v>
+        <v>3286</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Senkung der Gebühren des Strassenverkehrsamtes</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 26. März 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2021-12-17</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3350</v>
+        <v>3285</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3320</v>
+        <v>3283</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3286</v>
+        <v>3281</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0"/>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3285</v>
+        <v>3268</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J193" s="0"/>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3283</v>
+        <v>3262</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3281</v>
+        <v>3260</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J195" s="0"/>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-06-08</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3268</v>
+        <v>3248</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-05-11</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3262</v>
+        <v>3227</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
+</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J197" s="0"/>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3260</v>
+        <v>3218</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J198" s="0"/>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3248</v>
+        <v>3208</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
+</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J199" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-03-09</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3227</v>
+        <v>3185</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
-</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J200" s="0"/>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2021-04-13</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
-        <v>3218</v>
+        <v>3165</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J201" s="0"/>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>2021-03-23</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3208</v>
+        <v>3151</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
-</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2021-10-28</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J202" s="0"/>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3185</v>
+        <v>3148</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J203" s="0"/>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3165</v>
+        <v>3129</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3151</v>
+        <v>3102</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J205" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3148</v>
+        <v>2940</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2019-07-01</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0"/>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2019-02-19</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3129</v>
+        <v>2897</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2019-05-18</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J207" s="0"/>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2018-09-18</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
-        <v>3102</v>
+        <v>2885</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
       <c r="K208" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N208" s="0"/>
     </row>
     <row r="209">
       <c r="A209" s="0" t="n">
-        <v>2940</v>
+        <v>2855</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J209" s="0"/>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N209" s="0"/>
     </row>
     <row r="210">
       <c r="A210" s="0" t="n">
-        <v>2897</v>
+        <v>2850</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2018-11-06</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2018-03-20</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>2885</v>
+        <v>2766</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2018-01-25</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2017-07-11</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>2855</v>
+        <v>2655</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>2850</v>
+        <v>2640</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J213" s="0"/>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>2766</v>
+        <v>2635</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>2655</v>
+        <v>2501</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J215" s="0"/>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>2640</v>
+        <v>2336</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2014-11-08</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J216" s="0"/>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>2635</v>
+        <v>2310</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J217" s="0"/>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>2501</v>
+        <v>2291</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J218" s="0"/>
       <c r="K218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>2336</v>
+        <v>2212</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2014-11-08</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L219" s="0"/>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>2310</v>
+        <v>2050</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+          <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L220" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L220" s="0"/>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>2291</v>
+        <v>2024</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0"/>
       <c r="K221" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0"/>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>2212</v>
+        <v>1977</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0"/>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>2050</v>
+        <v>1901</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0"/>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0"/>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>2024</v>
+        <v>1775</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0"/>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0"/>
       <c r="M224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
-        <v>1977</v>
+        <v>1693</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J225" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L225" s="0"/>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N225" s="0"/>
     </row>
     <row r="226">
       <c r="A226" s="0" t="n">
-        <v>1901</v>
+        <v>1646</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J226" s="0"/>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L226" s="0"/>
       <c r="M226" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N226" s="0"/>
     </row>
     <row r="227">
       <c r="A227" s="0" t="n">
-        <v>1775</v>
+        <v>1393</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0"/>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>1693</v>
+        <v>1251</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L228" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L228" s="0"/>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>1646</v>
+        <v>1000</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
-2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2009-05-28</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0"/>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>1393</v>
+        <v>282</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J230" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J230" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L230" s="0"/>
+      <c r="L230" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
-    </row>
-[...180 lines deleted...]
-      <c r="N233" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>