--- v2 (2026-04-18)
+++ v3 (2026-06-03)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N230" totalsRowShown="0">
-  <autoFilter ref="A1:N230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
+  <autoFilter ref="A1:N258"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
-    <col min="6" max="6" bestFit="true" customWidth="true" width="25.08988764044944"/>
+    <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="26.18988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,14817 +189,16582 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4078</v>
+        <v>4123</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4076</v>
+        <v>4122</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4075</v>
+        <v>4121</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" s="0"/>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4074</v>
+        <v>4120</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Einreichung</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J5" s="0"/>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4072</v>
+        <v>4119</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1. Juli 2026</t>
         </is>
       </c>
       <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4071</v>
+        <v>4118</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Tabea Estermann und Klemens Iten betreffend Beteiligung des Kantons Zug an den Olympischen Winterspielen 2038</t>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Traktandiert für Kommissionsbestellung</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Iten Klemens</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4070</v>
+        <v>4117</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>Gwerder Thomas , Iten Patrick</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4069</v>
+        <v>4116</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J9" s="0"/>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4068</v>
+        <v>4113</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage von Vroni Straub betreffend Kaufinteresse Villa «unterer Frauenstein»</t>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>Antwort des Regierungsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4066</v>
+        <v>4112</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-11-21</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4065</v>
+        <v>4111</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2027-05-21</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4064</v>
+        <v>4110</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4062</v>
+        <v>4109</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Hertizentrum 2-5</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4061</v>
+        <v>4108</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4060</v>
+        <v>4106</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann betreffend befristete Überbrückungsmassnahmen des Kantons Zug bei bundesbedingten Verzögerungen der Auszahlung von Arbeitslosengeldern</t>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4059</v>
+        <v>4105</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4057</v>
+        <v>4104</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4055</v>
+        <v>4103</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4054</v>
+        <v>4102</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4052</v>
+        <v>4101</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend die Frage: Ist die Pensionskasse Zug eine soziale Vermieterin?</t>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Überweisung an Staatswirtschaftskommission </t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-02-01</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
-        <v>4051</v>
+        <v>4100</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
+</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Verkürzung der Behandlungsfrist auf 2 Monate, gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="n">
-        <v>4050</v>
+        <v>4099</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="n">
-        <v>4048</v>
+        <v>4098</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J24" s="0"/>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="n">
-        <v>4047</v>
+        <v>4097</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="n">
-        <v>4046</v>
+        <v>4095</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="n">
-        <v>4045</v>
+        <v>4094</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="n">
-        <v>4044</v>
+        <v>4093</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Kleine Anfrage von Andreas Lustenberger und Erich Grob betreffend die Sicherung der Starthilfe für Junglandwirtinnen und Junglandwirte - kantonale Überbrückung bei verzögerten Bundesmittel</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
-[...2 lines deleted...]
-      <c r="N28" s="0"/>
+          <t>Lustenberger Andreas, Grob Erich</t>
+        </is>
+      </c>
+      <c r="N28" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="n">
-        <v>4043</v>
+        <v>4091</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Bericht 2025 der Ombudsstelle Kanton Zug</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J29" s="0"/>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="n">
-        <v>4042</v>
+        <v>4089</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Rechenschaftsbericht 2025 des Obergerichts</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J30" s="0"/>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="n">
-        <v>4041</v>
+        <v>4088</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
-        <v>4039</v>
+        <v>4087</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Kantonsratsbeschluss betreffend Kenntnisnahme des Geschäftsberichts inkl. Jahresrechnung 2025 der Gebäudeversicherung Zug</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="n">
-        <v>4038</v>
+        <v>4086</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Direktüberweisung an die erweiterte Staatswirtschaftskommission und die erweiterte Justizprüfungskommission (§ 17 GO KR).</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskom. erweitert, Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="n">
-        <v>4037</v>
+        <v>4084</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="n">
-        <v>4036</v>
+        <v>4083</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="n">
-        <v>4035</v>
+        <v>4082</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J36" s="0"/>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t/>
         </is>
       </c>
       <c r="N36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="n">
-        <v>4034</v>
+        <v>4081</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0"/>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Raum Umwelt Verkehr</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="n">
-        <v>4030</v>
+        <v>4080</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Interpellation von Thomas Werner betreffend Zusammensetzung der aktuellen PUK, Prüfung und Veröffentlichung allfälliger Interessenkonflikte sowie bei Bedarf Austausch der PUK-Mitglieder</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Parlamentarische Untersuchungskommission (PUK). Verkürzung der Behandlungsfrist auf 90 Tage,  gemäss § 45 Abs. 3 GO KR</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="n">
-        <v>4029</v>
+        <v>4078</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Abhängigkeit der Spitäler und Betreuungseinrichtungen im Kanton Zug von Fachkräften und Produkten aus dem EU-Raum</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="n">
-        <v>4028</v>
+        <v>4076</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4027</v>
+        <v>4075</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4026</v>
+        <v>4074</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4025</v>
+        <v>4073</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend die Frage: Wie digital und zukunftsfähig sind die Zuger Notariate?</t>
+          <t>Geschäftsbericht 2025</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J43" s="0"/>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4023</v>
+        <v>4072</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J44" s="0"/>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4021</v>
+        <v>4070</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4020</v>
+        <v>4069</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4019</v>
+        <v>4066</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Simon Leuenberger betreffend Erklärvideos des Kantons bei kantonalen Urnengängen (Wahlen und Abstimmungen)</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-12</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4018</v>
+        <v>4065</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4016</v>
+        <v>4064</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4015</v>
+        <v>4061</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4014</v>
+        <v>4059</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J51" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4013</v>
+        <v>4057</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4012</v>
+        <v>4055</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J53" s="0"/>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4011</v>
+        <v>4054</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4008</v>
+        <v>4051</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4006</v>
+        <v>4050</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4001</v>
+        <v>4048</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Nichtbezug von Sozialleistungen im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2025-10-08</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4000</v>
+        <v>4047</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Ausbau erneuerbarer Energien</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>2025-10-05</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>3999</v>
+        <v>4046</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-13</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>3998</v>
+        <v>4045</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>3996</v>
+        <v>4044</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert </t>
-[...2 lines deleted...]
-      <c r="J61" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>3995</v>
+        <v>4043</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend fehlende kantonale und kommunale Hitzeaktionspläne</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2025-09-10</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>3994</v>
+        <v>4042</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J63" s="0"/>
+      <c r="J63" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Publikationsgesetz, 3994</t>
+          <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>3993</v>
+        <v>4041</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>3990</v>
+        <v>4039</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>3989</v>
+        <v>4038</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>3988</v>
+        <v>4037</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>3985</v>
+        <v>4036</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>3980</v>
+        <v>4035</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-01-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J69" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J69" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>3974</v>
+        <v>4034</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J70" s="0"/>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>3972</v>
+        <v>4030</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>3971</v>
+        <v>4028</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>3969</v>
+        <v>4027</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>3966</v>
+        <v>4026</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>3965</v>
+        <v>4023</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>3964</v>
+        <v>4021</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>3963</v>
+        <v>4020</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>3960</v>
+        <v>4018</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>3958</v>
+        <v>4016</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung «The International School of Zug and Luzern» (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J79" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>3957</v>
+        <v>4015</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J80" s="0"/>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>3956</v>
+        <v>4014</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschlussbetreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2025-12-11</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>3953</v>
+        <v>4013</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>3950</v>
+        <v>4012</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J83" s="0"/>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>3949</v>
+        <v>4011</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-12-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Bund: Genehmigung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J84" s="0"/>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>3948</v>
+        <v>4008</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J85" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>3943</v>
+        <v>4006</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3942</v>
+        <v>3999</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3941</v>
+        <v>3998</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3939</v>
+        <v>3996</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J89" s="0"/>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3938</v>
+        <v>3994</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J90" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J90" s="0"/>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3932</v>
+        <v>3993</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-09-08</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3930</v>
+        <v>3990</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodel 3/5</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3929</v>
+        <v>3989</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3923</v>
+        <v>3988</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 4. Mai 2026</t>
-[...2 lines deleted...]
-      <c r="J94" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3921</v>
+        <v>3985</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3911</v>
+        <v>3980</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J96" s="0"/>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3910</v>
+        <v>3974</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-05-22</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3905</v>
+        <v>3972</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026-01-15</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
-[...2 lines deleted...]
-      <c r="J98" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3896</v>
+        <v>3971</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3893</v>
+        <v>3969</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 30. April 2026</t>
+          <t>Traktandiert für 1./2. Juni 2026</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3891</v>
+        <v>3966</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3889</v>
+        <v>3965</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3888</v>
+        <v>3964</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J103" s="0"/>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3887</v>
+        <v>3963</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J104" s="0"/>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3885</v>
+        <v>3960</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3877</v>
+        <v>3958</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3872</v>
+        <v>3957</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J107" s="0"/>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3869</v>
+        <v>3956</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J108" s="0"/>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3867</v>
+        <v>3953</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J109" s="0"/>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3866</v>
+        <v>3950</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
         </is>
       </c>
       <c r="J110" s="0"/>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3864</v>
+        <v>3949</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
+        </is>
+      </c>
+      <c r="J111" s="0"/>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3861</v>
+        <v>3948</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J112" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J112" s="0"/>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3858</v>
+        <v>3943</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3827</v>
+        <v>3942</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3826</v>
+        <v>3941</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3819</v>
+        <v>3939</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J116" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3816</v>
+        <v>3938</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3811</v>
+        <v>3932</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-07-02</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3808</v>
+        <v>3930</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J119" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L119" s="0"/>
+      <c r="L119" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-04</t>
+        </is>
+      </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3802</v>
+        <v>3929</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-06-03</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3799</v>
+        <v>3923</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3792</v>
+        <v>3921</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-05-05</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Straub Vroni</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3791</v>
+        <v>3911</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-04-18</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3790</v>
+        <v>3910</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J124" s="0"/>
+          <t>Traktandiert für 1./2. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-04-17</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3785</v>
+        <v>3905</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 1. Juli 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0"/>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3778</v>
+        <v>3896</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3770</v>
+        <v>3893</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J127" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3767</v>
+        <v>3891</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3765</v>
+        <v>3889</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3759</v>
+        <v>3888</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J130" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J130" s="0"/>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3758</v>
+        <v>3887</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J131" s="0"/>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3755</v>
+        <v>3885</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3743</v>
+        <v>3877</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J133" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3742</v>
+        <v>3872</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0"/>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas, Monney Esther</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3736</v>
+        <v>3869</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3735</v>
+        <v>3867</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J136" s="0"/>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3734</v>
+        <v>3866</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J137" s="0"/>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3733</v>
+        <v>3864</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3732</v>
+        <v>3861</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3727</v>
+        <v>3858</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3726</v>
+        <v>3827</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3725</v>
+        <v>3826</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3704</v>
+        <v>3819</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3684</v>
+        <v>3816</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3683</v>
+        <v>3811</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3680</v>
+        <v>3808</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J146" s="0"/>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L146" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L146" s="0"/>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3676</v>
+        <v>3802</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3667</v>
+        <v>3799</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J148" s="0"/>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3656</v>
+        <v>3792</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0"/>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3646</v>
+        <v>3791</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3628</v>
+        <v>3790</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3625</v>
+        <v>3785</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-02-20</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3621</v>
+        <v>3778</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3617</v>
+        <v>3770</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3616</v>
+        <v>3767</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J155" s="0"/>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3613</v>
+        <v>3765</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0"/>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3602</v>
+        <v>3759</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3595</v>
+        <v>3758</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0"/>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3594</v>
+        <v>3755</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J159" s="0"/>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3592</v>
+        <v>3743</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3584</v>
+        <v>3742</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3579</v>
+        <v>3736</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3574</v>
+        <v>3735</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3569</v>
+        <v>3734</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-06</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J164" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3562</v>
+        <v>3733</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3546</v>
+        <v>3732</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3544</v>
+        <v>3727</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3541</v>
+        <v>3726</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3535</v>
+        <v>3725</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J169" s="0"/>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>2025-05-23</t>
+        </is>
+      </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3534</v>
+        <v>3704</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0"/>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
+        <v>3693</v>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="H171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I171" s="0" t="inlineStr">
+        <is>
+          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+        </is>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>2025-03-21</t>
+        </is>
+      </c>
+      <c r="K171" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L171" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-05</t>
+        </is>
+      </c>
+      <c r="M171" s="0" t="inlineStr">
+        <is>
+          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
+        </is>
+      </c>
+      <c r="N171" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="n">
+        <v>3684</v>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E172" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+        </is>
+      </c>
+      <c r="F172" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G172" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H172" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J172" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
+      <c r="K172" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L172" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M172" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N172" s="0"/>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="n">
+        <v>3683</v>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <t>2024-04-11</t>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I173" s="0" t="inlineStr">
+        <is>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J173" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-11</t>
+        </is>
+      </c>
+      <c r="K173" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L173" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-23</t>
+        </is>
+      </c>
+      <c r="M173" s="0" t="inlineStr">
+        <is>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+        </is>
+      </c>
+      <c r="N173" s="0"/>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="n">
+        <v>3680</v>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E174" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+        </is>
+      </c>
+      <c r="F174" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I174" s="0" t="inlineStr">
+        <is>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J174" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K174" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L174" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-13</t>
+        </is>
+      </c>
+      <c r="M174" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N174" s="0"/>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="n">
+        <v>3676</v>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H175" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K175" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L175" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-03</t>
+        </is>
+      </c>
+      <c r="M175" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Achermann Heinz</t>
+        </is>
+      </c>
+      <c r="N175" s="0"/>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="n">
+        <v>3667</v>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <t>2024-12-19</t>
+        </is>
+      </c>
+      <c r="H176" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J176" s="0" t="inlineStr">
+        <is>
+          <t>2027-12-19</t>
+        </is>
+      </c>
+      <c r="K176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L176" s="0" t="inlineStr">
+        <is>
+          <t>2024-01-29</t>
+        </is>
+      </c>
+      <c r="M176" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N176" s="0"/>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="n">
+        <v>3656</v>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-12</t>
+        </is>
+      </c>
+      <c r="H177" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
+      <c r="K177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L177" s="0" t="inlineStr">
+        <is>
+          <t>2023-12-19</t>
+        </is>
+      </c>
+      <c r="M177" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N177" s="0"/>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="n">
+        <v>3646</v>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-10</t>
+        </is>
+      </c>
+      <c r="H178" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J178" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
+      <c r="K178" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L178" s="0" t="inlineStr">
+        <is>
+          <t>2023-11-30</t>
+        </is>
+      </c>
+      <c r="M178" s="0" t="inlineStr">
+        <is>
+          <t>GLP</t>
+        </is>
+      </c>
+      <c r="N178" s="0"/>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H179" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I179" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J179" s="0"/>
+      <c r="K179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L179" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M179" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N179" s="0"/>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H180" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J180" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L180" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M180" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N180" s="0"/>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H181" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K181" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L181" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M181" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N181" s="0"/>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H182" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J182" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K182" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L182" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M182" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N182" s="0"/>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H183" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I183" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J183" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K183" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L183" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M183" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N183" s="0"/>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J184" s="0"/>
+      <c r="K184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L184" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M184" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N184" s="0"/>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K185" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L185" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M185" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N185" s="0"/>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J186" s="0"/>
+      <c r="K186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L186" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M186" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N186" s="0"/>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J187" s="0"/>
+      <c r="K187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L187" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M187" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N187" s="0"/>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J188" s="0"/>
+      <c r="K188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L188" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M188" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N188" s="0"/>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K189" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L189" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M189" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N189" s="0"/>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K190" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L190" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M190" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N190" s="0"/>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K191" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L191" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M191" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N191" s="0"/>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J192" s="0"/>
+      <c r="K192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L192" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M192" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N192" s="0"/>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K193" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L193" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M193" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N193" s="0"/>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K194" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L194" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M194" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N194" s="0"/>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="n">
+        <v>3544</v>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-01</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
+      <c r="K195" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L195" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-27</t>
+        </is>
+      </c>
+      <c r="M195" s="0" t="inlineStr">
+        <is>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N195" s="0"/>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K196" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L196" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M196" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N196" s="0"/>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J197" s="0"/>
+      <c r="K197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L197" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M197" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N197" s="0"/>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J198" s="0"/>
+      <c r="K198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L198" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M198" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N198" s="0"/>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B171" s="0" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C171" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E171" s="0" t="inlineStr">
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F171" s="0" t="inlineStr">
+      <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G171" s="0" t="inlineStr">
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H171" s="0" t="inlineStr">
+      <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I171" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L171" s="0" t="inlineStr">
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M171" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A172" s="0" t="n">
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B172" s="0" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C172" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E172" s="0" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F172" s="0" t="inlineStr">
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G172" s="0" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H172" s="0" t="inlineStr">
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I172" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J172" s="0" t="inlineStr">
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K172" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="0" t="inlineStr">
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M172" s="0" t="inlineStr">
+      <c r="M200" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N172" s="0"/>
-[...2 lines deleted...]
-      <c r="A173" s="0" t="n">
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B173" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C173" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E173" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F173" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G173" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H173" s="0" t="inlineStr">
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I173" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J173" s="0" t="inlineStr">
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K173" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="0" t="inlineStr">
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M173" s="0" t="inlineStr">
+      <c r="M201" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N173" s="0"/>
-[...2 lines deleted...]
-      <c r="A174" s="0" t="n">
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B174" s="0" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C174" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E174" s="0" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F174" s="0" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G174" s="0" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H174" s="0" t="inlineStr">
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I174" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L174" s="0" t="inlineStr">
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0"/>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M174" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A175" s="0" t="n">
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B175" s="0" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E175" s="0" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F175" s="0" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G175" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I175" s="0" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J175" s="0"/>
-[...5 lines deleted...]
-      <c r="L175" s="0" t="inlineStr">
+      <c r="J203" s="0"/>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M175" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A176" s="0" t="n">
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B176" s="0" t="inlineStr">
+      <c r="B204" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C176" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E176" s="0" t="inlineStr">
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F176" s="0" t="inlineStr">
+      <c r="F204" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G176" s="0" t="inlineStr">
+      <c r="G204" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H176" s="0" t="inlineStr">
+      <c r="H204" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I176" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J176" s="0" t="inlineStr">
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K176" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L176" s="0" t="inlineStr">
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M176" s="0" t="inlineStr">
+      <c r="M204" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N176" s="0"/>
-[...2 lines deleted...]
-      <c r="A177" s="0" t="n">
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B177" s="0" t="inlineStr">
+      <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C177" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E177" s="0" t="inlineStr">
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F177" s="0" t="inlineStr">
+      <c r="F205" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G177" s="0" t="inlineStr">
+      <c r="G205" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H177" s="0" t="inlineStr">
+      <c r="H205" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J177" s="0" t="inlineStr">
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K177" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="0" t="inlineStr">
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M177" s="0" t="inlineStr">
+      <c r="M205" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N177" s="0"/>
-[...2 lines deleted...]
-      <c r="A178" s="0" t="n">
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B178" s="0" t="inlineStr">
+      <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C178" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E178" s="0" t="inlineStr">
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F178" s="0" t="inlineStr">
+      <c r="F206" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G178" s="0" t="inlineStr">
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H178" s="0" t="inlineStr">
+      <c r="H206" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J178" s="0" t="inlineStr">
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K178" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="0" t="inlineStr">
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M178" s="0" t="inlineStr">
+      <c r="M206" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N178" s="0"/>
-[...2 lines deleted...]
-      <c r="A179" s="0" t="n">
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B179" s="0" t="inlineStr">
+      <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C179" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E179" s="0" t="inlineStr">
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F179" s="0" t="inlineStr">
+      <c r="F207" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G179" s="0" t="inlineStr">
+      <c r="G207" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H179" s="0" t="inlineStr">
+      <c r="H207" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I179" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L179" s="0" t="inlineStr">
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J207" s="0"/>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M179" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A180" s="0" t="n">
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B180" s="0" t="inlineStr">
+      <c r="B208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C180" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E180" s="0" t="inlineStr">
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F180" s="0" t="inlineStr">
+      <c r="F208" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G180" s="0" t="inlineStr">
+      <c r="G208" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H180" s="0" t="inlineStr">
+      <c r="H208" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I180" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L180" s="0" t="inlineStr">
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M180" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A181" s="0" t="n">
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B181" s="0" t="inlineStr">
+      <c r="B209" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C181" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E181" s="0" t="inlineStr">
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F181" s="0" t="inlineStr">
+      <c r="F209" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G181" s="0" t="inlineStr">
+      <c r="G209" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H181" s="0" t="inlineStr">
+      <c r="H209" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I181" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L181" s="0" t="inlineStr">
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M181" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A182" s="0" t="n">
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B182" s="0" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C182" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E182" s="0" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F182" s="0" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G182" s="0" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H182" s="0" t="inlineStr">
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I182" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L182" s="0" t="inlineStr">
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M182" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A183" s="0" t="n">
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B183" s="0" t="inlineStr">
+      <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C183" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E183" s="0" t="inlineStr">
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F183" s="0" t="inlineStr">
+      <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G183" s="0" t="inlineStr">
+      <c r="G211" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H183" s="0" t="inlineStr">
+      <c r="H211" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J183" s="0" t="inlineStr">
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K183" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L183" s="0" t="inlineStr">
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M183" s="0" t="inlineStr">
+      <c r="M211" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N183" s="0"/>
-[...2 lines deleted...]
-      <c r="A184" s="0" t="n">
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B184" s="0" t="inlineStr">
+      <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C184" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E184" s="0" t="inlineStr">
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F184" s="0" t="inlineStr">
+      <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G184" s="0" t="inlineStr">
+      <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H184" s="0" t="inlineStr">
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I184" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L184" s="0" t="inlineStr">
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0"/>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M184" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A185" s="0" t="n">
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
         <v>3364</v>
       </c>
-      <c r="B185" s="0" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C185" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E185" s="0" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
-      <c r="F185" s="0" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G185" s="0" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
         <is>
           <t>2023-09-28</t>
         </is>
       </c>
-      <c r="H185" s="0" t="inlineStr">
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I185" s="0" t="inlineStr">
+      <c r="I213" s="0" t="inlineStr">
         <is>
           <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
-      <c r="J185" s="0" t="inlineStr">
+      <c r="J213" s="0" t="inlineStr">
         <is>
           <t>2026-09-27</t>
         </is>
       </c>
-      <c r="K185" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L185" s="0" t="inlineStr">
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
         <is>
           <t>2022-01-26</t>
         </is>
       </c>
-      <c r="M185" s="0" t="inlineStr">
+      <c r="M213" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
-      <c r="N185" s="0"/>
-[...2 lines deleted...]
-      <c r="A186" s="0" t="n">
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B186" s="0" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C186" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E186" s="0" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F186" s="0" t="inlineStr">
+      <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G186" s="0" t="inlineStr">
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I186" s="0" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J186" s="0" t="inlineStr">
+      <c r="J214" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K186" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L186" s="0" t="inlineStr">
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M186" s="0" t="inlineStr">
+      <c r="M214" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N186" s="0"/>
-[...2 lines deleted...]
-      <c r="A187" s="0" t="n">
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B187" s="0" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C187" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E187" s="0" t="inlineStr">
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F187" s="0" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G187" s="0" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I187" s="0" t="inlineStr">
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J187" s="0" t="inlineStr">
+      <c r="J215" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K187" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L187" s="0" t="inlineStr">
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M187" s="0" t="inlineStr">
+      <c r="M215" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N187" s="0"/>
-[...2 lines deleted...]
-      <c r="A188" s="0" t="n">
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B188" s="0" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C188" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E188" s="0" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F188" s="0" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G188" s="0" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H188" s="0" t="inlineStr">
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J188" s="0" t="inlineStr">
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K188" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L188" s="0" t="inlineStr">
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M188" s="0" t="inlineStr">
+      <c r="M216" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N188" s="0"/>
-[...2 lines deleted...]
-      <c r="A189" s="0" t="n">
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B189" s="0" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C189" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E189" s="0" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F189" s="0" t="inlineStr">
+      <c r="F217" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G189" s="0" t="inlineStr">
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H189" s="0" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I189" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L189" s="0" t="inlineStr">
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0"/>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M189" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A190" s="0" t="n">
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B190" s="0" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C190" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E190" s="0" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F190" s="0" t="inlineStr">
+      <c r="F218" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G190" s="0" t="inlineStr">
+      <c r="G218" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H190" s="0" t="inlineStr">
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I190" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L190" s="0" t="inlineStr">
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M190" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A191" s="0" t="n">
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
         <v>3283</v>
       </c>
-      <c r="B191" s="0" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C191" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E191" s="0" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
-      <c r="F191" s="0" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G191" s="0" t="inlineStr">
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H191" s="0" t="inlineStr">
+      <c r="H219" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J191" s="0" t="inlineStr">
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K191" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="0" t="inlineStr">
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
         <is>
           <t>2021-08-23</t>
         </is>
       </c>
-      <c r="M191" s="0" t="inlineStr">
+      <c r="M219" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
-      <c r="N191" s="0"/>
-[...2 lines deleted...]
-      <c r="A192" s="0" t="n">
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B192" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C192" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E192" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F192" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G192" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H192" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I192" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L192" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M192" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A193" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B193" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C193" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E193" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F193" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G193" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H193" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I193" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J193" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K193" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L193" s="0" t="inlineStr">
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M193" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A194" s="0" t="n">
+      <c r="M221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B194" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C194" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E194" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F194" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G194" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H194" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J194" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K194" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L194" s="0" t="inlineStr">
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M194" s="0" t="inlineStr">
+      <c r="M222" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N194" s="0"/>
-[...2 lines deleted...]
-      <c r="A195" s="0" t="n">
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3260</v>
       </c>
-      <c r="B195" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C195" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E195" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
-      <c r="F195" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G195" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H195" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J195" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K195" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L195" s="0" t="inlineStr">
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
-      <c r="M195" s="0" t="inlineStr">
+      <c r="M223" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N195" s="0"/>
-[...2 lines deleted...]
-      <c r="A196" s="0" t="n">
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3248</v>
       </c>
-      <c r="B196" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C196" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E196" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
-      <c r="F196" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G196" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H196" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I196" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J196" s="0" t="inlineStr">
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K196" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L196" s="0" t="inlineStr">
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
-      <c r="M196" s="0" t="inlineStr">
+      <c r="M224" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N196" s="0"/>
-[...2 lines deleted...]
-      <c r="A197" s="0" t="n">
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B197" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C197" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E197" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F197" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G197" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H197" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I197" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L197" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0"/>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2021-04-13</t>
         </is>
       </c>
-      <c r="M197" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A198" s="0" t="n">
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3218</v>
       </c>
-      <c r="B198" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C198" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E198" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
-      <c r="F198" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G198" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H198" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I198" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L198" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0"/>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2021-03-23</t>
         </is>
       </c>
-      <c r="M198" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A199" s="0" t="n">
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3208</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25/368, Knoten Zollhus, Gemeinde Hünenberg» 
 </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0"/>
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2021-03-09</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A200" s="0" t="n">
+      <c r="M227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
         <v>3185</v>
       </c>
-      <c r="B200" s="0" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C200" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E200" s="0" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
-      <c r="F200" s="0" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G200" s="0" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
         <is>
           <t>2024-01-26</t>
         </is>
       </c>
-      <c r="H200" s="0" t="inlineStr">
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I200" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L200" s="0" t="inlineStr">
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
         <is>
           <t>2020-12-15</t>
         </is>
       </c>
-      <c r="M200" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A201" s="0" t="n">
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3165</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2021-08-21</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2020-11-03</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
         <v>3151</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
         <is>
           <t>2020-10-27</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
         <v>3148</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
         <is>
           <t>2020-10-20</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3129</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2021-06-05</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0"/>
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
         <is>
           <t>2020-08-18</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="M232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
         <v>3102</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
+      <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I205" s="0" t="inlineStr">
+      <c r="I233" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2026</t>
         </is>
       </c>
-      <c r="J205" s="0" t="inlineStr">
+      <c r="J233" s="0" t="inlineStr">
         <is>
           <t>2026-12-31</t>
         </is>
       </c>
-      <c r="K205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
         <is>
           <t>2020-05-12</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
+      <c r="M233" s="0" t="inlineStr">
         <is>
           <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
-      <c r="N205" s="0"/>
-[...2 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>2940</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="I234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J234" s="0"/>
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2019-02-19</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="M234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
         <v>2897</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2019-05-18</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="I235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J235" s="0"/>
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
         <is>
           <t>2018-09-18</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="M235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
         <v>2885</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2019-02-20</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="I236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J236" s="0"/>
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2018-07-03</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="M236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
         <v>2855</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E209" s="0" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2019-05-16</t>
         </is>
       </c>
-      <c r="H209" s="0" t="inlineStr">
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I209" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L209" s="0" t="inlineStr">
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0"/>
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
         <is>
           <t>2018-03-27</t>
         </is>
       </c>
-      <c r="M209" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A210" s="0" t="n">
+      <c r="M237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
         <v>2850</v>
       </c>
-      <c r="B210" s="0" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C210" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E210" s="0" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
         </is>
       </c>
-      <c r="F210" s="0" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G210" s="0" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2018-11-06</t>
         </is>
       </c>
-      <c r="H210" s="0" t="inlineStr">
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I210" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L210" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2018-03-20</t>
         </is>
       </c>
-      <c r="M210" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A211" s="0" t="n">
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>2766</v>
       </c>
-      <c r="B211" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C211" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E211" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
         </is>
       </c>
-      <c r="F211" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G211" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2018-01-25</t>
         </is>
       </c>
-      <c r="H211" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I211" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L211" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2017-07-11</t>
         </is>
       </c>
-      <c r="M211" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A212" s="0" t="n">
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>2655</v>
       </c>
-      <c r="B212" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C212" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E212" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
-      <c r="F212" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G212" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2018-01-20</t>
         </is>
       </c>
-      <c r="H212" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I212" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L212" s="0" t="inlineStr">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0"/>
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2016-08-23</t>
         </is>
       </c>
-      <c r="M212" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A213" s="0" t="n">
+      <c r="M240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
         <v>2640</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
         <is>
           <t>2017-03-30</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
+      <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I213" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L213" s="0" t="inlineStr">
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
         <is>
           <t>2016-06-21</t>
         </is>
       </c>
-      <c r="M213" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A214" s="0" t="n">
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
         <v>2635</v>
       </c>
-      <c r="B214" s="0" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C214" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E214" s="0" t="inlineStr">
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
-      <c r="F214" s="0" t="inlineStr">
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G214" s="0" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2017-03-10</t>
         </is>
       </c>
-      <c r="H214" s="0" t="inlineStr">
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I214" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L214" s="0" t="inlineStr">
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0"/>
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
         <is>
           <t>2016-06-07</t>
         </is>
       </c>
-      <c r="M214" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A215" s="0" t="n">
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
         <v>2501</v>
       </c>
-      <c r="B215" s="0" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C215" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E215" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
-      <c r="F215" s="0" t="inlineStr">
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G215" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2016-04-09</t>
         </is>
       </c>
-      <c r="H215" s="0" t="inlineStr">
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I215" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L215" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0"/>
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
         <is>
           <t>2015-03-31</t>
         </is>
       </c>
-      <c r="M215" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A216" s="0" t="n">
+      <c r="M243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>2336</v>
       </c>
-      <c r="B216" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C216" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F216" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G216" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H216" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0"/>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I216" s="0" t="inlineStr">
+      <c r="I245" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
-      <c r="J216" s="0"/>
-[...21 lines deleted...]
-      <c r="B217" s="0" t="inlineStr">
+      <c r="J245" s="0"/>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J246" s="0"/>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N246" s="0"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F217" s="0" t="inlineStr">
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H217" s="0" t="inlineStr">
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I217" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B218" s="0" t="inlineStr">
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J247" s="0"/>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L247" s="0"/>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N247" s="0"/>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H248" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J248" s="0"/>
+      <c r="K248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L248" s="0"/>
+      <c r="M248" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N248" s="0"/>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F218" s="0" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
-[...36 lines deleted...]
-      <c r="B219" s="0" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J249" s="0"/>
+      <c r="K249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L249" s="0"/>
+      <c r="M249" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N249" s="0"/>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F219" s="0" t="inlineStr">
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H219" s="0" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...22 lines deleted...]
-      <c r="B220" s="0" t="inlineStr">
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J250" s="0"/>
+      <c r="K250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L250" s="0"/>
+      <c r="M250" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N250" s="0"/>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F220" s="0" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H220" s="0" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...42 lines deleted...]
-      <c r="F221" s="0" t="inlineStr">
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
+      <c r="K251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L251" s="0"/>
+      <c r="M251" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N251" s="0"/>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H221" s="0" t="inlineStr">
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...22 lines deleted...]
-      <c r="B222" s="0" t="inlineStr">
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0"/>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>1646</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...249 lines deleted...]
-      <c r="E226" s="0" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F226" s="0" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G226" s="0" t="inlineStr">
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H226" s="0" t="inlineStr">
+      <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I226" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A227" s="0" t="n">
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0"/>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B227" s="0" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C227" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E227" s="0" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F227" s="0" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G227" s="0" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H227" s="0" t="inlineStr">
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I227" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A228" s="0" t="n">
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0"/>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B228" s="0" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C228" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E228" s="0" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F228" s="0" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G228" s="0" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H228" s="0" t="inlineStr">
+      <c r="H256" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I228" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A229" s="0" t="n">
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0"/>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B229" s="0" t="inlineStr">
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C229" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E229" s="0" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F229" s="0" t="inlineStr">
+      <c r="F257" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G229" s="0" t="inlineStr">
+      <c r="G257" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H229" s="0" t="inlineStr">
+      <c r="H257" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I229" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A230" s="0" t="n">
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0"/>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B230" s="0" t="inlineStr">
+      <c r="B258" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C230" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E230" s="0" t="inlineStr">
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F230" s="0" t="inlineStr">
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G230" s="0" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H230" s="0" t="inlineStr">
+      <c r="H258" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I230" s="0" t="inlineStr">
+      <c r="I258" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J230" s="0" t="inlineStr">
+      <c r="J258" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L230" s="0" t="inlineStr">
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M230" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N230" s="0"/>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>