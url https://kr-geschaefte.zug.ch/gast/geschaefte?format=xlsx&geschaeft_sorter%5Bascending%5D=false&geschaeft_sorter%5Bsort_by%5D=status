--- v3 (2026-06-03)
+++ v4 (2026-07-18)
@@ -62,100 +62,100 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N258" totalsRowShown="0">
-  <autoFilter ref="A1:N258"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N256" totalsRowShown="0">
+  <autoFilter ref="A1:N256"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N258"/>
+  <dimension ref="A1:N256"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="33.889887640449444"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="13" max="13" bestFit="true" customWidth="true" width="163.68988764044943"/>
+    <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
@@ -189,16582 +189,16466 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4123</v>
+        <v>4145</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Petition</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander, Schumpf Etienne</t>
+          <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4122</v>
+        <v>4142</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0"/>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Zivilschutz, 4142</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+          <t/>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4121</v>
+        <v>4141</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J4" s="0"/>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4120</v>
+        <v>4140</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Hauses in Bad Schönbrunn</t>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>Einreichung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J5" s="0"/>
+      <c r="J5" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4119</v>
+        <v>4139</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J6" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J6" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-06-15</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Riboni Michael, Bürgler Karl</t>
         </is>
       </c>
       <c r="N6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4118</v>
+        <v>4138</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für Kommissionsbestellung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J7" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J7" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
         </is>
       </c>
       <c r="N7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4117</v>
+        <v>4137</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-06-30</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>2027-05-21</t>
+          <t>2026-07-12</t>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>Gwerder Thomas , Iten Patrick</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4116</v>
+        <v>4136</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J9" s="0"/>
+      <c r="J9" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gössi Alois, Gwerder Thomas </t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4113</v>
+        <v>4134</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4112</v>
+        <v>4133</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2026-11-21</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Balmer Kurt, Felber Michael</t>
         </is>
       </c>
       <c r="N11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4111</v>
+        <v>4132</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J12" s="0"/>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bildungskommission (BK)</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4110</v>
+        <v>4131</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0"/>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Kommission Raum Umwelt Verkehr</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4109</v>
+        <v>4130</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0"/>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t>Kommission Gesundheit und Soziales</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4108</v>
+        <v>4129</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0"/>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t>Kommission Hochbau</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4106</v>
+        <v>4127</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-07</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4105</v>
+        <v>4126</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4104</v>
+        <v>4125</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-07-01</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
-        <v>4103</v>
+        <v>4124</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Wahlen</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+          <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
+</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Obergericht</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J19" s="0"/>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="n">
-        <v>4102</v>
+        <v>4123</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Petition</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Justizprüfungskommission</t>
-[...2 lines deleted...]
-      <c r="J20" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
         </is>
       </c>
       <c r="N20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="n">
-        <v>4101</v>
+        <v>4122</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Kommission</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Staatswirtschaftskommission </t>
+          <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>2027-04-30</t>
+          <t>2027-01-01</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0"/>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
         <v>4100</v>
       </c>
-      <c r="B22" s="0" t="inlineStr">
+      <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E22" s="0" t="inlineStr">
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F22" s="0" t="inlineStr">
+      <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J22" s="0" t="inlineStr">
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="0" t="inlineStr">
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M40" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1158 lines deleted...]
-          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="n">
-        <v>4075</v>
+        <v>4099</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="n">
-        <v>4074</v>
+        <v>4098</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J42" s="0"/>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="n">
-        <v>4073</v>
+        <v>4097</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>Geschäftsbericht 2025</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J43" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="n">
-        <v>4072</v>
+        <v>4095</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J44" s="0"/>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="n">
-        <v>4070</v>
+        <v>4094</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="H45" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="n">
-        <v>4069</v>
+        <v>4088</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
+          <t>Zwischenbericht zu den per Ende März 2026 zur Berichterstattung fälligen parlamentarischen Vorstössen</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0"/>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
-        </is>
-[...23 lines deleted...]
-          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="n">
-        <v>4066</v>
+        <v>4086</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
+          <t>Geschäftsbericht 2025 der Kindes- und Erwachsenenschutzbehörde (KESB)</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0"/>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
-        </is>
-[...23 lines deleted...]
-          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="n">
-        <v>4065</v>
+        <v>4084</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>2026-09-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="n">
-        <v>4064</v>
+        <v>4083</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>2027-03-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="n">
-        <v>4061</v>
+        <v>4082</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J50" s="0"/>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Justizprüfungskommission erweitert</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>2026-02-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="n">
-        <v>4059</v>
+        <v>4081</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0"/>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N51" s="0"/>
     </row>
     <row r="52">
       <c r="A52" s="0" t="n">
-        <v>4057</v>
+        <v>4078</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>2026-02-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Wandfluh Oliver</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N52" s="0"/>
     </row>
     <row r="53">
       <c r="A53" s="0" t="n">
-        <v>4055</v>
+        <v>4076</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>2026-02-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N53" s="0"/>
     </row>
     <row r="54">
       <c r="A54" s="0" t="n">
-        <v>4054</v>
+        <v>4075</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N54" s="0"/>
     </row>
     <row r="55">
       <c r="A55" s="0" t="n">
-        <v>4051</v>
+        <v>4074</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N55" s="0"/>
     </row>
     <row r="56">
       <c r="A56" s="0" t="n">
-        <v>4050</v>
+        <v>4072</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N56" s="0"/>
     </row>
     <row r="57">
       <c r="A57" s="0" t="n">
-        <v>4048</v>
+        <v>4070</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N57" s="0"/>
     </row>
     <row r="58">
       <c r="A58" s="0" t="n">
-        <v>4047</v>
+        <v>4069</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="H58" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N58" s="0"/>
     </row>
     <row r="59">
       <c r="A59" s="0" t="n">
-        <v>4046</v>
+        <v>4066</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zuger Immobiliengesellschaften und problematische Mietverhältnisse ausserhalb des Kantons</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>2026-01-13</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N59" s="0"/>
     </row>
     <row r="60">
       <c r="A60" s="0" t="n">
-        <v>4045</v>
+        <v>4065</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N60" s="0"/>
     </row>
     <row r="61">
       <c r="A61" s="0" t="n">
-        <v>4044</v>
+        <v>4064</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N61" s="0"/>
     </row>
     <row r="62">
       <c r="A62" s="0" t="n">
-        <v>4043</v>
+        <v>4061</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N62" s="0"/>
     </row>
     <row r="63">
       <c r="A63" s="0" t="n">
-        <v>4042</v>
+        <v>4059</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N63" s="0"/>
     </row>
     <row r="64">
       <c r="A64" s="0" t="n">
-        <v>4041</v>
+        <v>4057</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend «Stopp dem Vorstoss-Wildwuchs» - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N64" s="0"/>
     </row>
     <row r="65">
       <c r="A65" s="0" t="n">
-        <v>4039</v>
+        <v>4055</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4038</v>
+        <v>4054</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4037</v>
+        <v>4051</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4036</v>
+        <v>4050</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4035</v>
+        <v>4048</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4034</v>
+        <v>4047</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J70" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J70" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-26</t>
+        </is>
+      </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4030</v>
+        <v>4045</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4028</v>
+        <v>4044</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4027</v>
+        <v>4043</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4026</v>
+        <v>4042</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4023</v>
+        <v>4041</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4021</v>
+        <v>4039</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t/>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4020</v>
+        <v>4038</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I77" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="K77" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L77" s="0" t="inlineStr">
+        <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H77" s="0" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4018</v>
+        <v>4037</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2029-07-02</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4016</v>
+        <v>4036</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4015</v>
+        <v>4035</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4014</v>
+        <v>4034</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J81" s="0"/>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4013</v>
+        <v>4030</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4012</v>
+        <v>4028</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J83" s="0"/>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4011</v>
+        <v>4027</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4008</v>
+        <v>4026</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4006</v>
+        <v>4023</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>3999</v>
+        <v>4021</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>3998</v>
+        <v>4020</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>3996</v>
+        <v>4018</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J89" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>3994</v>
+        <v>4016</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J90" s="0"/>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>3993</v>
+        <v>4015</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend Massnahmen gegen missbräuchliche Wohnsitznahme zu Steuerzwecken</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-09-08</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>3990</v>
+        <v>4014</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J92" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J92" s="0"/>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
-[...2 lines deleted...]
-      <c r="N92" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N92" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>3989</v>
+        <v>4013</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>3988</v>
+        <v>4012</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J94" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J94" s="0"/>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>3985</v>
+        <v>4011</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>3980</v>
+        <v>4008</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J96" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>3974</v>
+        <v>4006</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3972</v>
+        <v>3999</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3971</v>
+        <v>3998</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3969</v>
+        <v>3996</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juni 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J100" s="0"/>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3966</v>
+        <v>3994</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 1. Lesung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J101" s="0"/>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3965</v>
+        <v>3990</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3964</v>
+        <v>3989</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3963</v>
+        <v>3988</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3960</v>
+        <v>3985</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3958</v>
+        <v>3980</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
           <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J106" s="0"/>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3957</v>
+        <v>3974</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule Zürich (ETH) und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J107" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3956</v>
+        <v>3972</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und Künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J108" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3953</v>
+        <v>3971</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3950</v>
+        <v>3969</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 6. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J110" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3949</v>
+        <v>3966</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/1 - Umfahrungen Unterägeri und Zug; Kraftwerk Lorzentobel und geeignete Gewässerstrecken</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung des Bundes erfolgt.Webseite Amt für Raum und Verkehr: Richtplananpassungen</t>
-[...2 lines deleted...]
-      <c r="J111" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3948</v>
+        <v>3965</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J112" s="0"/>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3943</v>
+        <v>3964</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Motion von Livio Bundi, Tabea Estermann, Michael Felber, Christian Hegglin, Klemens Iten, Simon Leuenberger, Jill Nussbaumer und Vroni Straub betreffend Vernehmlassungen im Kanton Zug - Qualität der Gesetzgebung fördern</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Bundi Livio, Estermann Tabea, Felber Michael, Hegglin Christian, Iten Klemens, Leuenberger Simon, Nussbaumer Jill, Straub Vroni</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3942</v>
+        <v>3963</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3941</v>
+        <v>3960</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3939</v>
+        <v>3958</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J116" s="0"/>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3938</v>
+        <v>3957</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3932</v>
+        <v>3956</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2025-07-02</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J118" s="0"/>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t/>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3930</v>
+        <v>3953</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3929</v>
+        <v>3950</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter, Eva Maurenbrecher, Karl Bürgler und Flurin Grond betreffend Auslegeordnung und Massnahmen zur Qualitätsverbesserung im Fremdsprachenunterricht der Volksschule</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist abgelaufen</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
+        </is>
+      </c>
+      <c r="J120" s="0"/>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-06-03</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>Letter Peter, Maurenbrecher Eva, Bürgler Karl, Grond Flurin</t>
+          <t/>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3923</v>
+        <v>3948</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>2026-05-11</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J121" s="0"/>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3921</v>
+        <v>3942</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Vroni Straub betreffend die Einführung eines Shuttlebetriebes vom Bahnhof Zug zum Zuger Kantonsspital in Baar</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-05-05</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Straub Vroni</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3911</v>
+        <v>3941</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Forschung und Entwicklung an der FHZ</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-04-18</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3910</v>
+        <v>3939</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Martin Zimmermann, Julia Küng, Heinz Achermann, Klemens Iten, Vroni Straub und Christian Hegglin betreffend die Errichtung oder die Anbindung an eine Fachstelle für Sexarbeitende</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1./2. Juli 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-04-17</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3905</v>
+        <v>3938</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 1. Juli 2026</t>
-[...2 lines deleted...]
-      <c r="J125" s="0"/>
+          <t>Traktandiert für 27. August 2026</t>
+        </is>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3896</v>
+        <v>3932</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3893</v>
+        <v>3930</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Nicht-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-06-04</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
-[...2 lines deleted...]
-      <c r="N127" s="0"/>
+          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N127" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3891</v>
+        <v>3923</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J128" s="0"/>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3889</v>
+        <v>3905</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+        </is>
+      </c>
+      <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3888</v>
+        <v>3896</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J130" s="0"/>
+          <t>Frist: 30. Juni 2027</t>
+        </is>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>2027-06-30</t>
+        </is>
+      </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3887</v>
+        <v>3893</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J131" s="0"/>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>2029-04-30</t>
+        </is>
+      </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3885</v>
+        <v>3891</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3877</v>
+        <v>3889</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-06-23</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Traktandiert für 27. August 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3872</v>
+        <v>3888</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Thomas Werner und Esther Monney betreffend Künstliche Intelligenz (KI) im Dienste des Kantons Zug: Rechtliche Grundlagen für den Einsatz in Verwaltung, Justiz und Polizei</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J134" s="0"/>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas, Monney Esther</t>
+          <t/>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3869</v>
+        <v>3887</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J135" s="0"/>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t/>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3867</v>
+        <v>3885</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J136" s="0"/>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3866</v>
+        <v>3877</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
-[...2 lines deleted...]
-      <c r="J137" s="0"/>
+          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-02-04</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3864</v>
+        <v>3869</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
           <t>2025-01-28</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3861</v>
+        <v>3867</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J139" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3858</v>
+        <v>3866</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3827</v>
+        <v>3864</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3826</v>
+        <v>3861</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>2028-12-18</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3819</v>
+        <v>3858</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2029-02-26</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3816</v>
+        <v>3827</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3811</v>
+        <v>3826</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3808</v>
+        <v>3819</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J146" s="0"/>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>2028-11-27</t>
+        </is>
+      </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L146" s="0"/>
+      <c r="L146" s="0" t="inlineStr">
+        <is>
+          <t>2024-10-04</t>
+        </is>
+      </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3802</v>
+        <v>3816</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3799</v>
+        <v>3811</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
-[...2 lines deleted...]
-      <c r="J148" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3792</v>
+        <v>3808</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J149" s="0"/>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L149" s="0"/>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3791</v>
+        <v>3802</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3790</v>
+        <v>3799</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3785</v>
+        <v>3792</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3778</v>
+        <v>3791</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>2025-11-26</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>2028-11-26</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3770</v>
+        <v>3790</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J154" s="0"/>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3767</v>
+        <v>3785</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-02-20</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J155" s="0"/>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-20</t>
+        </is>
+      </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2024-08-26</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3765</v>
+        <v>3778</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3759</v>
+        <v>3770</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3758</v>
+        <v>3767</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J158" s="0"/>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3755</v>
+        <v>3765</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3743</v>
+        <v>3759</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0"/>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3742</v>
+        <v>3758</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J161" s="0"/>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3736</v>
+        <v>3755</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3735</v>
+        <v>3743</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J163" s="0"/>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3734</v>
+        <v>3742</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J164" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J164" s="0"/>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t/>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3733</v>
+        <v>3736</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3732</v>
+        <v>3735</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3727</v>
+        <v>3734</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-02</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3726</v>
+        <v>3733</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
+          <t>2024-07-03</t>
+        </is>
+      </c>
+      <c r="H168" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I168" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
           <t>2025-07-03</t>
         </is>
       </c>
-      <c r="H168" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3725</v>
+        <v>3732</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2025-05-23</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3704</v>
+        <v>3727</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3693</v>
+        <v>3726</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Anastas Odermatt, Julia Küng, Martin Zimmermann und Ronahi Yener betreffend Weiterentwicklung der Ertragsverwendung der Kirchensteuern juristischer Personen</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>Bericht des Regierungsrats über die Ertragsverwendung der Kirchensteuern juristischer Personen mit Erhebung der Freiwilligenarbeit und Schlussfolgerungen</t>
+          <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2025-03-21</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-03-05</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Odermatt Anastas, Küng Julia, Zimmermann Martin, Yener Ronahi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+        </is>
+      </c>
+      <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3684</v>
+        <v>3725</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3683</v>
+        <v>3704</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-04-11</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3680</v>
+        <v>3684</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2025-04-11</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3676</v>
+        <v>3683</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3667</v>
+        <v>3680</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3656</v>
+        <v>3676</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J177" s="0"/>
+      <c r="J177" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3646</v>
+        <v>3667</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3628</v>
+        <v>3656</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J179" s="0"/>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3625</v>
+        <v>3646</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-04-10</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3621</v>
+        <v>3628</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-26</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J181" s="0"/>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2023-10-24</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3617</v>
+        <v>3625</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2023-10-10</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3616</v>
+        <v>3621</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>2025-01-30</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>2028-01-30</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2023-09-29</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3613</v>
+        <v>3617</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0"/>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2023-09-12</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3602</v>
+        <v>3616</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2023-09-07</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3595</v>
+        <v>3613</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-06-21</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J186" s="0"/>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-29</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3594</v>
+        <v>3602</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J187" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2023-08-07</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Schweizer Emil, Monney Esther</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3592</v>
+        <v>3595</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J188" s="0"/>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3584</v>
+        <v>3594</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2024-03-07</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J189" s="0"/>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2023-07-11</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3579</v>
+        <v>3592</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-08</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J190" s="0"/>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2023-07-04</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t/>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3574</v>
+        <v>3584</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-09-26</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-09-26</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2023-06-13</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3569</v>
+        <v>3579</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J192" s="0"/>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2023-06-06</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3562</v>
+        <v>3574</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>2024-05-23</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>2027-05-23</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2023-05-13</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>Leuenberger Simon</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3546</v>
+        <v>3569</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J194" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J194" s="0"/>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2023-05-02</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3544</v>
+        <v>3562</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2027-05-23</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2023-04-18</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3541</v>
+        <v>3546</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-07-04</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-07-04</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2023-03-28</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3535</v>
+        <v>3544</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J197" s="0"/>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-27</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3534</v>
+        <v>3541</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J198" s="0"/>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-03-21</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J199" s="0"/>
+      <c r="K199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L199" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M199" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N199" s="0"/>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J200" s="0"/>
+      <c r="K200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L200" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M200" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N200" s="0"/>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B199" s="0" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C199" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E199" s="0" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F199" s="0" t="inlineStr">
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G199" s="0" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H199" s="0" t="inlineStr">
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I199" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L199" s="0" t="inlineStr">
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M199" s="0" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Balmer Kurt</t>
+          <t/>
         </is>
       </c>
       <c r="N201" s="0"/>
     </row>
     <row r="202">
       <c r="A202" s="0" t="n">
-        <v>3512</v>
+        <v>3532</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
+          <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2024-01-12</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J202" s="0"/>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-21</t>
+        </is>
+      </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>2022-12-20</t>
+          <t>2023-02-16</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N202" s="0"/>
     </row>
     <row r="203">
       <c r="A203" s="0" t="n">
-        <v>3507</v>
+        <v>3525</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Verschiedenes</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
+          <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
-[...2 lines deleted...]
-      <c r="J203" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-01</t>
+        </is>
+      </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>2022-11-24</t>
+          <t>2023-02-03</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
       <c r="N203" s="0"/>
     </row>
     <row r="204">
       <c r="A204" s="0" t="n">
-        <v>3502</v>
+        <v>3512</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2024-01-12</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J204" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J204" s="0"/>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>2022-11-20</t>
+          <t>2022-12-20</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
+          <t/>
         </is>
       </c>
       <c r="N204" s="0"/>
     </row>
     <row r="205">
       <c r="A205" s="0" t="n">
-        <v>3495</v>
+        <v>3507</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Verschiedenes</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
+        </is>
+      </c>
+      <c r="J205" s="0"/>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>2022-11-08</t>
+          <t>2022-11-24</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N205" s="0"/>
     </row>
     <row r="206">
       <c r="A206" s="0" t="n">
-        <v>3488</v>
+        <v>3502</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+          <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2024-02-29</t>
+          <t>2024-03-01</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>2027-02-28</t>
+          <t>2027-03-01</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>2022-10-25</t>
+          <t>2022-11-20</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+          <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
       <c r="N206" s="0"/>
     </row>
     <row r="207">
       <c r="A207" s="0" t="n">
-        <v>3480</v>
+        <v>3495</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+          <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2023-08-18</t>
+          <t>2025-06-05</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J207" s="0"/>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2028-06-05</t>
+        </is>
+      </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>2022-09-20</t>
+          <t>2022-11-08</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N207" s="0"/>
     </row>
     <row r="208">
       <c r="A208" s="0" t="n">
+        <v>3488</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-02-29</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-28</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2022-10-25</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3480</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-18</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-20</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
-        </is>
-[...122 lines deleted...]
-          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J210" s="0"/>
       <c r="K210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>2022-06-28</t>
+          <t>2022-09-13</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N210" s="0"/>
     </row>
     <row r="211">
       <c r="A211" s="0" t="n">
-        <v>3443</v>
+        <v>3471</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2023-12-14</t>
+          <t>2023-09-08</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J211" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J211" s="0"/>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>2022-06-13</t>
+          <t>2022-08-23</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
+          <t/>
         </is>
       </c>
       <c r="N211" s="0"/>
     </row>
     <row r="212">
       <c r="A212" s="0" t="n">
-        <v>3439</v>
+        <v>3453</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J212" s="0"/>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>2022-06-07</t>
+          <t>2022-06-28</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N212" s="0"/>
     </row>
     <row r="213">
       <c r="A213" s="0" t="n">
-        <v>3364</v>
+        <v>3443</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
+          <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2023-09-28</t>
+          <t>2023-12-14</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>2026-09-27</t>
+          <t>2026-12-14</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>2022-01-26</t>
+          <t>2022-06-13</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas</t>
+          <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
       <c r="N213" s="0"/>
     </row>
     <row r="214">
       <c r="A214" s="0" t="n">
-        <v>3354</v>
+        <v>3439</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-05-11</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
       <c r="K214" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>2021-12-20</t>
+          <t>2022-06-07</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>Spörri Markus, Letter Peter</t>
+          <t/>
         </is>
       </c>
       <c r="N214" s="0"/>
     </row>
     <row r="215">
       <c r="A215" s="0" t="n">
-        <v>3350</v>
+        <v>3364</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
+          <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2023-09-28</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben.</t>
+          <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>2025-11-24</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>2021-12-16</t>
+          <t>2022-01-26</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Brunner Philip C.</t>
+          <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N215" s="0"/>
     </row>
     <row r="216">
       <c r="A216" s="0" t="n">
-        <v>3320</v>
+        <v>3354</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
+          <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2026-06-28</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>2021-11-02</t>
+          <t>2021-12-20</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
+          <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
       <c r="N216" s="0"/>
     </row>
     <row r="217">
       <c r="A217" s="0" t="n">
-        <v>3286</v>
+        <v>3350</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
+          <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J217" s="0"/>
+          <t>Nicht als erledigt abgeschrieben.</t>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-24</t>
+        </is>
+      </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-12-16</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N217" s="0"/>
     </row>
     <row r="218">
       <c r="A218" s="0" t="n">
-        <v>3285</v>
+        <v>3320</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
+          <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2022-06-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J218" s="0"/>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>2021-08-24</t>
+          <t>2021-11-02</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
       <c r="N218" s="0"/>
     </row>
     <row r="219">
       <c r="A219" s="0" t="n">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J219" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J219" s="0"/>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>2021-08-23</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
+          <t/>
         </is>
       </c>
       <c r="N219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="n">
-        <v>3281</v>
+        <v>3285</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2022-02-05</t>
+          <t>2022-06-08</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J220" s="0"/>
       <c r="K220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>2021-08-17</t>
+          <t>2021-08-24</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N220" s="0"/>
     </row>
     <row r="221">
       <c r="A221" s="0" t="n">
-        <v>3268</v>
+        <v>3283</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
+          <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-09-29</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>2025-11-09</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>2021-06-24</t>
+          <t>2021-08-23</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
       <c r="N221" s="0"/>
     </row>
     <row r="222">
       <c r="A222" s="0" t="n">
-        <v>3262</v>
+        <v>3281</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2022-11-10</t>
+          <t>2022-02-05</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J222" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J222" s="0"/>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>2021-06-09</t>
+          <t>2021-08-17</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
+          <t/>
         </is>
       </c>
       <c r="N222" s="0"/>
     </row>
     <row r="223">
       <c r="A223" s="0" t="n">
-        <v>3260</v>
+        <v>3268</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+          <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>2021-06-08</t>
+          <t>2021-06-24</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+          <t/>
         </is>
       </c>
       <c r="N223" s="0"/>
     </row>
     <row r="224">
       <c r="A224" s="0" t="n">
-        <v>3248</v>
+        <v>3262</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+          <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2022-09-29</t>
+          <t>2022-11-10</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-11-09</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>2021-05-11</t>
+          <t>2021-06-09</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+          <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
       <c r="N224" s="0"/>
     </row>
     <row r="225">
       <c r="A225" s="0" t="n">
+        <v>3260</v>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2022-11-10</t>
+        </is>
+      </c>
+      <c r="H225" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
+        <is>
+          <t>2025-11-09</t>
+        </is>
+      </c>
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-08</t>
+        </is>
+      </c>
+      <c r="M225" s="0" t="inlineStr">
+        <is>
+          <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
+        <v>3248</v>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2022-09-29</t>
+        </is>
+      </c>
+      <c r="H226" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
+        <is>
+          <t>2025-09-28</t>
+        </is>
+      </c>
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
+        <is>
+          <t>2021-05-11</t>
+        </is>
+      </c>
+      <c r="M226" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
-[...123 lines deleted...]
-      </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J227" s="0"/>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>2021-03-09</t>
+          <t>2021-04-13</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N227" s="0"/>
     </row>
     <row r="228">
       <c r="A228" s="0" t="n">
-        <v>3185</v>
+        <v>3218</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2024-01-26</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J228" s="0"/>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>2020-12-15</t>
+          <t>2021-03-23</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N228" s="0"/>
     </row>
     <row r="229">
       <c r="A229" s="0" t="n">
-        <v>3165</v>
+        <v>3185</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2021-08-21</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J229" s="0"/>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>2020-11-03</t>
+          <t>2020-12-15</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N229" s="0"/>
     </row>
     <row r="230">
       <c r="A230" s="0" t="n">
-        <v>3151</v>
+        <v>3165</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2021-06-25</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J230" s="0"/>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>2020-10-27</t>
+          <t>2020-11-03</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N230" s="0"/>
     </row>
     <row r="231">
       <c r="A231" s="0" t="n">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2021-06-25</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J231" s="0"/>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>2020-10-20</t>
+          <t>2020-10-27</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N231" s="0"/>
     </row>
     <row r="232">
       <c r="A232" s="0" t="n">
-        <v>3129</v>
+        <v>3148</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2021-06-05</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J232" s="0"/>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>2020-08-18</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N232" s="0"/>
     </row>
     <row r="233">
       <c r="A233" s="0" t="n">
-        <v>3102</v>
+        <v>3129</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2021-06-05</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>Frist erstreckt bis 31. Dezember 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
       <c r="K233" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>2020-05-12</t>
+          <t>2020-08-18</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+          <t/>
         </is>
       </c>
       <c r="N233" s="0"/>
     </row>
     <row r="234">
       <c r="A234" s="0" t="n">
-        <v>2940</v>
+        <v>3102</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt «Knoten Sand AG-Knoten Industrie» einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2019-07-01</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J234" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J234" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>2019-02-19</t>
+          <t>2020-05-12</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N234" s="0"/>
     </row>
     <row r="235">
       <c r="A235" s="0" t="n">
-        <v>2897</v>
+        <v>2885</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ausbau Hinterburgmülibach, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2019-05-18</t>
+          <t>2019-02-20</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J235" s="0"/>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>2018-09-18</t>
+          <t>2018-07-03</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N235" s="0"/>
     </row>
     <row r="236">
       <c r="A236" s="0" t="n">
-        <v>2885</v>
+        <v>2855</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2019-02-20</t>
+          <t>2019-05-16</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J236" s="0"/>
       <c r="K236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>2018-07-03</t>
+          <t>2018-03-27</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N236" s="0"/>
     </row>
     <row r="237">
       <c r="A237" s="0" t="n">
-        <v>2855</v>
+        <v>2655</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2019-05-16</t>
+          <t>2018-01-20</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J237" s="0"/>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>2018-03-27</t>
+          <t>2016-08-23</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N237" s="0"/>
     </row>
     <row r="238">
       <c r="A238" s="0" t="n">
-        <v>2850</v>
+        <v>2640</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung Sihlbruggstrasse (KS P), Abschnitt Knoten Industrie-Knoten Blatt einschliesslich eines Radstreifens bergwärts, Gemeinde Neuheim</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2018-11-06</t>
+          <t>2017-03-30</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J238" s="0"/>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>2018-03-20</t>
+          <t>2016-06-21</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N238" s="0"/>
     </row>
     <row r="239">
       <c r="A239" s="0" t="n">
-        <v>2766</v>
+        <v>2635</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Ersatz und Erweiterung der übergeordneten Kommunikation und Leittechnik für Betriebs- und Sicherheitsausrüstungen der Kantonsstrassen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2018-01-25</t>
+          <t>2017-03-10</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J239" s="0"/>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>2017-07-11</t>
+          <t>2016-06-07</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N239" s="0"/>
     </row>
     <row r="240">
       <c r="A240" s="0" t="n">
-        <v>2655</v>
+        <v>2501</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2018-01-20</t>
+          <t>2016-04-09</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J240" s="0"/>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>2016-08-23</t>
+          <t>2015-03-31</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N240" s="0"/>
     </row>
     <row r="241">
       <c r="A241" s="0" t="n">
-        <v>2640</v>
+        <v>2336</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2017-03-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J241" s="0"/>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>2016-06-21</t>
+          <t>2013-12-17</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N241" s="0"/>
     </row>
     <row r="242">
       <c r="A242" s="0" t="n">
-        <v>2635</v>
+        <v>2310</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2017-03-10</t>
+          <t>2014-11-04</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
         </is>
       </c>
       <c r="J242" s="0"/>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>2016-06-07</t>
+          <t>2013-10-22</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N242" s="0"/>
     </row>
     <row r="243">
       <c r="A243" s="0" t="n">
-        <v>2501</v>
+        <v>2291</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2016-04-09</t>
+          <t>2013-09-26</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J243" s="0"/>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>2015-03-31</t>
+          <t>2013-09-10</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N243" s="0"/>
     </row>
     <row r="244">
       <c r="A244" s="0" t="n">
-        <v>2336</v>
+        <v>2212</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2013-08-29</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J244" s="0"/>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0"/>
       <c r="M244" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N244" s="0"/>
     </row>
     <row r="245">
       <c r="A245" s="0" t="n">
-        <v>2310</v>
+        <v>2108</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
-      <c r="D245" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D245" s="0"/>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t/>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2014-11-04</t>
+          <t>2000-01-01</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I245" s="0"/>
       <c r="J245" s="0"/>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L245" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L245" s="0"/>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N245" s="0"/>
     </row>
     <row r="246">
       <c r="A246" s="0" t="n">
-        <v>2291</v>
+        <v>2050</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2013-09-26</t>
+          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="L246" s="0"/>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2212</v>
+        <v>2024</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2013-08-29</t>
+          <t>2011-07-07</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L247" s="0"/>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>2050</v>
+        <v>1977</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2012-05-03</t>
+          <t>2011-03-31</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L248" s="0"/>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>2024</v>
+        <v>1901</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2010-09-30</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L249" s="0"/>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1977</v>
+        <v>1775</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2010-05-06</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L250" s="0"/>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>1901</v>
+        <v>1693</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t/>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J251" s="0"/>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L251" s="0"/>
+      <c r="L251" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
-        <v>1775</v>
+        <v>1646</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
+2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2009-05-28</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J252" s="0"/>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L252" s="0"/>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N252" s="0"/>
     </row>
     <row r="253">
       <c r="A253" s="0" t="n">
-        <v>1693</v>
+        <v>1393</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2006-06-01</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J253" s="0"/>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L253" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L253" s="0"/>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N253" s="0"/>
     </row>
     <row r="254">
       <c r="A254" s="0" t="n">
-        <v>1646</v>
+        <v>1251</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
-2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2009-05-28</t>
+          <t>2005-02-24</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J254" s="0"/>
       <c r="K254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L254" s="0"/>
       <c r="M254" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N254" s="0"/>
     </row>
     <row r="255">
       <c r="A255" s="0" t="n">
-        <v>1393</v>
+        <v>1000</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
+          <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2006-06-01</t>
+          <t>2003-01-30</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J255" s="0"/>
       <c r="K255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L255" s="0"/>
       <c r="M255" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N255" s="0"/>
     </row>
     <row r="256">
       <c r="A256" s="0" t="n">
-        <v>1251</v>
+        <v>282</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
+          <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2005-02-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Frist erstreckt</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J256" s="0"/>
+          <t>Frist erstreckt bis 31. Dezember 2030</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>2030-12-31</t>
+        </is>
+      </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L256" s="0"/>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>1995-08-07</t>
+        </is>
+      </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N256" s="0"/>
-    </row>
-[...122 lines deleted...]
-      <c r="N258" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>