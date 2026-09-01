--- v4 (2026-07-18)
+++ v5 (2026-09-01)
@@ -62,98 +62,98 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf borderId="0" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="1" numFmtId="0" fontId="0" fillId="0" xfId="0"/>
     <xf borderId="0" numFmtId="14" fontId="0" fillId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId1"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2"/></Relationships>
 
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N256" totalsRowShown="0">
-  <autoFilter ref="A1:N256"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:N275" totalsRowShown="0">
+  <autoFilter ref="A1:N275"/>
   <tableColumns count="14">
     <tableColumn id="1" name="Geschäft-Nr."/>
     <tableColumn id="2" name="Geschäftsart"/>
     <tableColumn id="3" name="Status"/>
     <tableColumn id="4" name="Grad"/>
     <tableColumn id="5" name="Titel"/>
     <tableColumn id="6" name="Zuständig"/>
     <tableColumn id="7" name="Verfahrensstand Datum"/>
     <tableColumn id="8" name="Verfahrensstand"/>
     <tableColumn id="9" name="Bemerkung"/>
     <tableColumn id="10" name="Frist"/>
     <tableColumn id="11" name="Kommissionen"/>
     <tableColumn id="12" name="Eingereicht am"/>
     <tableColumn id="13" name="Eingereicht von"/>
     <tableColumn id="14" name="Abgeschlossen am"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0" name="TableStyleMedium9"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Id="rId1"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:N256"/>
+  <dimension ref="A1:N275"/>
   <sheetViews>
     <sheetView windowProtection="false" tabSelected="false" showWhiteSpace="false" showOutlineSymbols="false" showFormulas="false" rightToLeft="false" showZeros="true" showRuler="true" showRowColHeaders="true" showGridLines="true" defaultGridColor="true" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="2" max="2" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="3" max="3" bestFit="true" customWidth="true" width="8.589887640449438"/>
     <col min="4" max="4" bestFit="true" customWidth="true" width="5.289887640449439"/>
     <col min="5" max="5" bestFit="true" customWidth="true" width="312.18988764044946"/>
     <col min="6" max="6" bestFit="true" customWidth="true" width="30.58988764044944"/>
     <col min="7" max="7" bestFit="true" customWidth="true" width="15.18988764044944"/>
     <col min="8" max="8" bestFit="true" customWidth="true" width="33.889887640449444"/>
     <col min="9" max="9" bestFit="true" customWidth="true" width="350.68988764044946"/>
     <col min="10" max="10" bestFit="true" customWidth="true" width="11.88988764044944"/>
-    <col min="11" max="11" bestFit="true" customWidth="true" width="27.28988764044944"/>
+    <col min="11" max="11" bestFit="true" customWidth="true" width="29.489887640449442"/>
     <col min="12" max="12" bestFit="true" customWidth="true" width="11.88988764044944"/>
     <col min="13" max="13" bestFit="true" customWidth="true" width="176.88988764044947"/>
     <col min="14" max="14" bestFit="true" customWidth="true" width="14.08988764044944"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Geschäft-Nr.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Geschäftsart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Grad</t>
         </is>
@@ -189,16466 +189,17713 @@
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>Kommissionen</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht am</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Eingereicht von</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Abgeschlossen am</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="n">
-        <v>4145</v>
+        <v>4175</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Petition</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+          <t>Petition betreffend Anpassung des Baugesetzes (eigene Waschmaschinen und barrierefreie Bäder bei Sanierungen)</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Justizprüfungskommission</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Kommission</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Überweisung an Justizprüfungskommission</t>
         </is>
       </c>
       <c r="J2" s="0"/>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="n">
-        <v>4142</v>
+        <v>4169</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+          <t>Berichtsmotion von Tabea Zimmermann Gibson, Carina Brüngger, Jean Luc Mösch und Livio Bundi betreffend Umsetzung der koordinierten Gesundheitsversorgung im Kanton Zug</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J3" s="0"/>
+      <c r="J3" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>ad-hoc Zivilschutz, 4142</t>
+          <t/>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Zimmermann Gibson Tabea, Brüngger Carina, Mösch Jean Luc, Bundi Livio</t>
         </is>
       </c>
       <c r="N3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="n">
-        <v>4141</v>
+        <v>4168</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+          <t>Interpellation von Mirjam Arnold betreffend mögliche Schadstoffbelastungen auf öffentlichen Kinderspielplätzen im Kanton Zug</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L4" s="0" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M4" s="0" t="inlineStr">
         <is>
-          <t>Brunner Philip C.</t>
+          <t>Arnold Mirjam</t>
         </is>
       </c>
       <c r="N4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="n">
-        <v>4140</v>
+        <v>4167</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+          <t>Interpellation von Philip C. Brunner, Gregor Bruhin, Alex Haslimann und Hans Jörg Villiger betreffend IT-Sicherheit und Schutz sensibler Registerdaten beim Amt für Informatik und Organisation (AIO) – Lehren aus dem Vorfall in Liechtenstein</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+          <t>Brunner Philip C., Bruhin Gregor, Haslimann Alexander, Villiger Hans Jörg</t>
         </is>
       </c>
       <c r="N5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="n">
-        <v>4139</v>
+        <v>4166</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+          <t>Kleine Anfrage von Patrick Iten betreffend Legionellenprävention bei Verdunstungskühlanlagen und raumlufttechnischen Anlagen</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" s="0"/>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
-          <t>Riboni Michael, Bürgler Karl</t>
-[...2 lines deleted...]
-      <c r="N6" s="0"/>
+          <t>Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N6" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="n">
-        <v>4138</v>
+        <v>4165</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+          <t>Kleine Anfrage von Tabea Estermann betreffend attraktiver Wegunterhalt statt Kahlschlag: Wie wird des kantonale Freizeit-Velowegnetz zukunftsfähig gepflegt?</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="0"/>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
-[...2 lines deleted...]
-      <c r="N7" s="0"/>
+          <t>Estermann Tabea</t>
+        </is>
+      </c>
+      <c r="N7" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="n">
-        <v>4137</v>
+        <v>4164</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>Kleine Anfrage der SP-Fraktion betreffend die Reussdammsanierung «Beugerank», Gemeinde Hünenberg, im Lichte des Bundesgerichtsurteils zur Reuss</t>
+          <t>Kleine Anfrage von Philip C. Brunner betreffend Raumplanerische Steuerung des aktuellen Wachstums im Kanton Zug und den Gemeinden nach der Abstimmung zur 10-Mio. Schweiz</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J8" s="0"/>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="0" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M8" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="n">
-        <v>4136</v>
+        <v>4163</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+          <t>Interpellation von Philip C. Brunner, Karl Nussbaumer und Brigitte Wenzin Widmer betreffend «Bereitschaft und Ausrüstung der Zuger Feuerwehren bei steigender Waldbrandgefahr – wie gerüstet sind unsere Feuerwehren?»</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
-          <t>Gössi Alois, Gwerder Thomas </t>
+          <t>Brunner Philip C., Nussbaumer Karl, Wenzin Widmer Brigitte</t>
         </is>
       </c>
       <c r="N9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="n">
-        <v>4134</v>
+        <v>4162</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+          <t>Postulat der ALG-Fraktion betreffend kantonale Strategie gegen Gewalt an Frauen</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>ALG</t>
         </is>
       </c>
       <c r="N10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="n">
-        <v>4133</v>
+        <v>4161</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kleine Anfrage</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+          <t>Kleine Anfrage der ALG-Fraktion betreffend Stand der Erarbeitung der kantonalen Wasserstrategie</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Antwort des Regierungsrats</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Felber Michael</t>
-[...2 lines deleted...]
-      <c r="N11" s="0"/>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N11" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="n">
-        <v>4132</v>
+        <v>4160</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+          <t>Postulat von Corina Kremmel, Patrick Röösli und Michael Felber «Von Schnecken und Ställen» - Zuger Recht ausmisten</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J12" s="0"/>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>Bildungskommission (BK)</t>
+          <t/>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kremmel Corina, Röösli Patrick, Felber Michael</t>
         </is>
       </c>
       <c r="N12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="n">
-        <v>4131</v>
+        <v>4159</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+          <t>Motion von Philip C. Brunner betreffend Aufhebung der Altersgrenzen für das Zuger Staatspersonal (Anpassung des Personalgesetzes)</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J13" s="0"/>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Brunner Philip C.</t>
         </is>
       </c>
       <c r="N13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="n">
-        <v>4130</v>
+        <v>4158</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+          <t>Interpellation von Michael Felber und Thomas Meierhans betreffend prognostizierte Zahlenwerte im Richtplan (Bevölkerungs- und Beschäftigtenentwicklung im Kanton Zug) </t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J14" s="0"/>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
-          <t>Kommission Gesundheit und Soziales</t>
+          <t/>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Felber Michael, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="n">
-        <v>4129</v>
+        <v>4157</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+          <t>Motion der Fraktion Die Mitte betreffend Kontrolle von Strafregisterauszügen für die Erteilung von Aufenthaltsbewilligungen</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J15" s="0"/>
+      <c r="J15" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>Kommission Hochbau</t>
+          <t/>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="n">
-        <v>4127</v>
+        <v>4156</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+          <t>Postulat der ALG-Fraktion betreffend Hitzemonitoring</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>2026-06-07</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="n">
-        <v>4126</v>
+        <v>4155</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+          <t>Motion der ALG-Fraktion betreffend kantonale Hitzestrategie und Hitze-Koordinationsstelle (Taskforce) 
+</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>2027-01-01</t>
+          <t>2027-08-27</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="n">
-        <v>4125</v>
+        <v>4154</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+          <t>Interpellation von Mirjam Arnold und Jean Luc Mösch betreffend Bahnausbau, Infrastruktur und Kundenfreundlichkeit im öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>2027-07-01</t>
+          <t>2027-02-27</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>2026-06-02</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Arnold Mirjam, Mösch Jean Luc</t>
         </is>
       </c>
       <c r="N18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="n">
+        <v>4153</v>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion bezüglich Massnahmen gegen Hitze in öffentlichen Gebäuden</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K19" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L19" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M19" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N19" s="0"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="n">
+        <v>4152</v>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Innovationsprojekts «Virtuelles Kraftwerk Zug» der Zug Alliance</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J20" s="0"/>
+      <c r="K20" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Zug Alliance, 4152</t>
+        </is>
+      </c>
+      <c r="L20" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M20" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N20" s="0"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="n">
+        <v>4151</v>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug an die Schaffung des Kompetenzzentrums für den Nationalen Finanzausgleich (NFA) am Institut für Schweizer Wirtschaftspolitik an der Universität Luzern (IWP) </t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J21" s="0"/>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Kompetenzzentrum NFA, 4151</t>
+        </is>
+      </c>
+      <c r="L21" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="n">
+        <v>4150</v>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Fabio Iten, Philip C. Brunner, Drin Alaj und Flurin Grond betreffend die Realisierung eines kantonalen Kongress- und Veranstaltungsgebäudes (Kongresszentrum) für Grossanlässe im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L22" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="M22" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Iten Fabio, Brunner Philip C., Alaj Drin, Grond Flurin</t>
+        </is>
+      </c>
+      <c r="N22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="n">
+        <v>4149</v>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der ALG-Fraktion betreffend wirksamen Schutz von Wohnraum vor der Zweckentfremdung durch Business Apartments</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="n">
+        <v>4148</v>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>Motion der SP-Fraktion betreffend Wohnraum statt Business Apartments</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L24" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M24" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="n">
+        <v>4147</v>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner und Michael Felber betreffend namentliche Nennung von Petentinnen und Petenten bei der Behandlung von Petitionen</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K25" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L25" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="M25" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Felber Michael</t>
+        </is>
+      </c>
+      <c r="N25" s="0"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="n">
+        <v>4145</v>
+      </c>
+      <c r="B26" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C26" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Betreuungsschlüssel schulergänzende Betreuung (KiBeV) - Mehr Personal, bessere Betreuung - 1:11 ist zuviel</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L26" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M26" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N26" s="0"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="n">
+        <v>4144</v>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Karl Bürgler, Joëlle Gautier, Barbara Gysel, Andreas Iten, Andreas Lustenberger, Jean Luc Mösch, Karl Nussbaumer, Patrick Röösli und Martin Zimmermann betreffend Reintegration von Menschen mit einer Beeinträchtigung in den ersten Arbeitsmarkt</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>2027-02-27</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bürgler Karl, Gautier Joëlle, Gysel Barbara, Iten Andreas, Lustenberger Andreas, Mösch Jean Luc, Nussbaumer Karl, Röösli Patrick, Zimmermann Martin</t>
+        </is>
+      </c>
+      <c r="N27" s="0"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="n">
+        <v>4143</v>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Karl Nussbaumer, Philip C. Brunner, Karl Bürgler, Andreas Lustenberger, Andreas Iten, Barbara Gysel, Martin Zimmermann, Jean Luc Mösch und Patrick Röösli betreffend Förderung der beruflichen Inklusion von Menschen mit Behinderungen durch finanziellen Ausgleich für Arbeitgebende</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>2027-08-27</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>Nussbaumer Karl, Brunner Philip C., Bürgler Karl, Lustenberger Andreas, Iten Andreas, Gysel Barbara, Zimmermann Martin, Mösch Jean Luc, Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N28" s="0"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="n">
+        <v>4142</v>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Einmaleinlage in die Spezialfinanzierung Zivilschutz </t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J29" s="0"/>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Zivilschutz, 4142</t>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N29" s="0"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="n">
+        <v>4141</v>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend die kommunalen Diskrepanzen beim kantonalen Abstimmungsresultat der Nachhaltigkeitsinitiative im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K30" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L30" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="M30" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N30" s="0"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="n">
+        <v>4140</v>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Luzian Franzini, Beni Wattenhofer, Vroni Straub und Anne Hänel betreffend Förderung von Balkonsolaranlagen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K31" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L31" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M31" s="0" t="inlineStr">
+        <is>
+          <t>Franzini Luzian, Wattenhofer Beni, Straub Vroni, Hänel Anne</t>
+        </is>
+      </c>
+      <c r="N31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="n">
+        <v>4139</v>
+      </c>
+      <c r="B32" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Michael Riboni und Karl Bürgler betreffend Schaffung der gesetzlichen Grundlagen für digitale Abstimmungssysteme an Gemeindeversammlungen</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J32" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K32" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L32" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="M32" s="0" t="inlineStr">
+        <is>
+          <t>Riboni Michael, Bürgler Karl</t>
+        </is>
+      </c>
+      <c r="N32" s="0"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="n">
+        <v>4138</v>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Flurin Grond, Philip C. Brunner, Tom Magnusson, Urs Andermatt, Eva Maurenbrecher, Christophe Lanz, Michael Arnold, Thomas Gander, Mario Reinschmidt, Helene Zimmermann, Adrian Risi, Gregor Bruhin, Hans Küng, Karl Nussbaumer und Michael Riboni betreffend Prüfung einer strategischen Beteiligung an gesicherter Schweizer Winterstromproduktion</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K33" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>Grond Flurin, Brunner Philip C., Magnusson Tom, Andermatt Urs, Maurenbrecher Eva, Lanz Christophe, Arnold Michael, Gander Thomas, Reinschmidt Mario, Zimmermann Helene, Risi Adrian, Bruhin Gregor, Küng Hans, Nussbaumer Karl, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N33" s="0"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="n">
+        <v>4136</v>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alois Gössi und Thomas Gwerder betreffend Einführung einer Rechnungs- und Geschäftsprüfungskommission im Gemeindegesetz</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L34" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="M34" s="0" t="inlineStr">
+        <is>
+          <t>Gössi Alois, Gwerder Thomas </t>
+        </is>
+      </c>
+      <c r="N34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="n">
+        <v>4134</v>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der ALG-Fraktion betreffend Zugänglichkeit von e.Tax Zug und AGOV</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L35" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="M35" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N35" s="0"/>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="n">
+        <v>4133</v>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Kurt Balmer und Michael Felber betreffend die Schaffung einer gesetzlichen Grundlage für die Gewährung kantonaler Darlehen</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>Finanzdirektion</t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K36" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L36" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M36" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N36" s="0"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="n">
+        <v>4132</v>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Anschubfinanzierung an die Fachhochschule Zentralschweiz (FHZ) zur Assoziierung des Center for Corporate Responsibility and Sustainability (CCRS)</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0" t="inlineStr">
+        <is>
+          <t>Bildungskommission (BK)</t>
+        </is>
+      </c>
+      <c r="L37" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M37" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N37" s="0"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="n">
+        <v>4131</v>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über die Krankenversicherung (EG KVG) und des Spitalgesetzes  - Umsetzung EFAS </t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L38" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M38" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N38" s="0"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="n">
+        <v>4130</v>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Einführungsgesetzes zum Bundesgesetz über Ergänzungsleistungen zur Alters-, Hinterlassenen- und Invalidenversicherung (EG ELG) betreffend maximal anrechenbare Kosten bei Heimaufenthalt</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Gesundheit und Soziales</t>
+        </is>
+      </c>
+      <c r="L39" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M39" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N39" s="0"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="n">
+        <v>4129</v>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Regierungsgebäude und Neugasse 2</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Hochbau</t>
+        </is>
+      </c>
+      <c r="L40" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="M40" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N40" s="0"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="n">
+        <v>4127</v>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli betreffend eine kantonale Kontrollstelle zugunsten des hindernisfreien Bauens</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K41" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L41" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="M41" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N41" s="0"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="n">
+        <v>4126</v>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der Fraktion Die Mitte betreffend die Sicherheit und Versorgung der Zuger Bevölkerung während Krisen- und Kriegsereignissen</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K42" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L42" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M42" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N42" s="0"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="n">
+        <v>4125</v>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend die Einführung der Sicherheitswochen an den Schulen des Kantons Zug</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H43" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J43" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K43" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L43" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M43" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N43" s="0"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="n">
         <v>4124</v>
       </c>
-      <c r="B19" s="0" t="inlineStr">
+      <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Wahlen</t>
         </is>
       </c>
-      <c r="C19" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E19" s="0" t="inlineStr">
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
         <is>
           <t>Wahl eines neuen Richters in die Funktion des Zwangsmassnahmengerichts für die Amtsperiode 2025–2030
 </t>
         </is>
       </c>
-      <c r="F19" s="0" t="inlineStr">
+      <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Obergericht</t>
         </is>
       </c>
-      <c r="G19" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H19" s="0" t="inlineStr">
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>Wahl</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>Als Richter des Zwangsmassnahmegerichts wurde gewählt:Pascal Sterchi</t>
+        </is>
+      </c>
+      <c r="J44" s="0"/>
+      <c r="K44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L44" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="M44" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N44" s="0"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="n">
+        <v>4123</v>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Alexander Haslimann und Etienne Schumpf betreffend Erarbeitung eines kantonalen Sportanlagenkonzepts für den Ausbau der Sportförderung im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K45" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L45" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="M45" s="0" t="inlineStr">
+        <is>
+          <t>Haslimann Alexander, Schumpf Etienne</t>
+        </is>
+      </c>
+      <c r="N45" s="0"/>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="n">
+        <v>4122</v>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner, Livio Bundi, Alexander Haslimann, Hans Küng, Esther Monney, Karl Nussbaumer, Michael Riboni, Adrian Rogger, Emil Schweizer und Brigitte Wenzin Widmer betreffend Fragen zur Einrichtung eines Babyfensters im Kanton Zug – jedes neugeborene Kind verdient eine Überlebenschance!</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K46" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L46" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M46" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C., Bundi Livio, Haslimann Alexander, Küng Hans, Monney Esther, Nussbaumer Karl, Riboni Michael, Rogger Adrian, Schweizer Emil, Wenzin Widmer Brigitte</t>
+        </is>
+      </c>
+      <c r="N46" s="0"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="n">
+        <v>4121</v>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend Einführung eines kantonalen Reparaturbonus im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-01</t>
+        </is>
+      </c>
+      <c r="K47" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L47" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M47" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N47" s="0"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="n">
+        <v>4120</v>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Patrick Röösli betreffend das Lassalle-Haus in Bad Schönbrunn</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K48" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L48" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="M48" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick</t>
+        </is>
+      </c>
+      <c r="N48" s="0"/>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="n">
+        <v>4119</v>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend Governance in der Zuger Jagdaufsicht</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-01</t>
+        </is>
+      </c>
+      <c r="K49" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L49" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M49" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N49" s="0"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="n">
+        <v>4118</v>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Kantonsbeitrag an die Stadt Zug als Austragungsort der Olympischen Winterspiele 2038</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J50" s="0"/>
+      <c r="K50" s="0" t="inlineStr">
+        <is>
+          <t>ad-hoc Olympische Spiele, 4118</t>
+        </is>
+      </c>
+      <c r="L50" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M50" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N50" s="0"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="n">
+        <v>4117</v>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Thomas Gwerder und Patrick Iten betreffend Anpassung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG); Zulassung externer Prüfstellen zur Unterstützung der Rechnungsprüfungskommission (RPK)</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K51" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L51" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M51" s="0" t="inlineStr">
+        <is>
+          <t>Gwerder Thomas , Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N51" s="0"/>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="n">
+        <v>4116</v>
+      </c>
+      <c r="B52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C52" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Fridbach–Tellenmattstrasse, Zug»</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J52" s="0"/>
+      <c r="K52" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L52" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M52" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N52" s="0"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="n">
+        <v>4113</v>
+      </c>
+      <c r="B53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C53" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Esther Monney, Emil Schweizer und Thomas Werner betreffend Zahlen und Fakten zu einem Zuger Hospiz</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J53" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K53" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L53" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M53" s="0" t="inlineStr">
+        <is>
+          <t>Monney Esther, Schweizer Emil, Werner Thomas</t>
+        </is>
+      </c>
+      <c r="N53" s="0"/>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="n">
+        <v>4112</v>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation von Philip C. Brunner betreffend den drohenden Leistungsabbau und die Auslagerung von schwerstpflegebedürftigen Menschen (an Fallbeispiel Stiftung Maihof)</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-21</t>
+        </is>
+      </c>
+      <c r="K54" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L54" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M54" s="0" t="inlineStr">
+        <is>
+          <t>Brunner Philip C.</t>
+        </is>
+      </c>
+      <c r="N54" s="0"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="n">
+        <v>4111</v>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>Motion der ALG-Fraktion betreffend öffentliche Mittel wirksam einsetzen: Angemessene Wohnlösungen statt teure Hotelprovisorien in der Sozialhilfe- und Notunterbringung</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-21</t>
+        </is>
+      </c>
+      <c r="K55" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L55" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M55" s="0" t="inlineStr">
+        <is>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N55" s="0"/>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="n">
+        <v>4110</v>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Umsetzung der Massnahme M 5.2 «Beratungspool für Verdichtung von Einfamilienhaus-Quartieren bereitstellen» der Wohnpolitischen Strategie 2030</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
-      <c r="I19" s="0" t="inlineStr">
-[...26 lines deleted...]
-      <c r="B20" s="0" t="inlineStr">
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0"/>
+      <c r="K56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L56" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M56" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N56" s="0"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="n">
+        <v>4109</v>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für den Erwerb des Sportplatzes und der Parkierungsanlage der Kantonsschule Menzingen</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert zur 1. Lesung</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0"/>
+      <c r="K57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L57" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M57" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N57" s="0"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="n">
+        <v>4108</v>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Hinterburgmühle–Edlibach, Gemeinden Neuheim/Menzingen»</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0"/>
+      <c r="K58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L58" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M58" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N58" s="0"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="n">
+        <v>4106</v>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SP-Fraktion zur Umsetzung der vom Bund beschlossenen ELG-Änderung</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>Gesundheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Regierungsrat</t>
+        </is>
+      </c>
+      <c r="I59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J59" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K59" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L59" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M59" s="0" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="N59" s="0"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="n">
+        <v>4105</v>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C20" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H20" s="0" t="inlineStr">
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Gregor Bruhin, Jost Arnold, Jean Luc Mösch, Erich Grob, Michael Riboni und Patrick Iten betreffend Überprüfung und Anpassung der Entschädigungsregelungen für Waldflächen bei kantonalen Infrastrukturvorhaben</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I20" s="0" t="inlineStr">
-[...30 lines deleted...]
-      <c r="B21" s="0" t="inlineStr">
+      <c r="I60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J60" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K60" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L60" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M60" s="0" t="inlineStr">
+        <is>
+          <t>Bruhin Gregor, Arnold Jost, Mösch Jean Luc, Grob Erich, Riboni Michael, Iten Patrick</t>
+        </is>
+      </c>
+      <c r="N60" s="0"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="n">
+        <v>4104</v>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
-      <c r="C21" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <c r="H21" s="0" t="inlineStr">
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>Interpellation der SVP-Fraktion betreffend die finanziellen Auswirkungen des EU-Vertragspakets: Welche Kosten kommen auf den Kanton Zug und auf die Stadt Zug zu?</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>Volkswirtschaftsdirektion</t>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
-      <c r="I21" s="0" t="inlineStr">
-[...30 lines deleted...]
-      <c r="B22" s="0" t="inlineStr">
+      <c r="I61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J61" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="K61" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L61" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M61" s="0" t="inlineStr">
+        <is>
+          <t>SVP</t>
+        </is>
+      </c>
+      <c r="N61" s="0"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="n">
+        <v>4103</v>
+      </c>
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend Entlastungsmassnahmen für die Hinterbliebenen von im Kanton Zug verstorbenen Personen</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I62" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J62" s="0"/>
+      <c r="K62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L62" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M62" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N62" s="0"/>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="n">
+        <v>4102</v>
+      </c>
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <t>Petition</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>Petition betreffend bauliche Massnahmen zur Langzeitpflege und deren  Finanzierung für Personen mit neurodegenerativer Erkrankung</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I63" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="J63" s="0"/>
+      <c r="K63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L63" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="M63" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N63" s="0"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="n">
+        <v>4101</v>
+      </c>
+      <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C22" s="0" t="inlineStr">
-[...254 lines deleted...]
-      <c r="B26" s="0" t="inlineStr">
+      <c r="C64" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Michael Felber, Philip C. Brunner, Christian Hegglin, Klemens Iten, Christophe Lanz und Andreas Lustenberger betreffend Stärkung des Parlaments und der Parlamentsdienste (Trennmodell)</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Kommission</t>
+        </is>
+      </c>
+      <c r="I64" s="0" t="inlineStr">
+        <is>
+          <t>Überweisung an Staatswirtschaftskommission </t>
+        </is>
+      </c>
+      <c r="J64" s="0" t="inlineStr">
+        <is>
+          <t>2027-04-30</t>
+        </is>
+      </c>
+      <c r="K64" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L64" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="M64" s="0" t="inlineStr">
+        <is>
+          <t>Felber Michael, Brunner Philip C., Hegglin Christian, Iten Klemens, Lanz Christophe, Lustenberger Andreas</t>
+        </is>
+      </c>
+      <c r="N64" s="0"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="n">
+        <v>4100</v>
+      </c>
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C26" s="0" t="inlineStr">
-[...909 lines deleted...]
-      <c r="E40" s="0" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Motion der SVP-Fraktion zur Einreichung einer Standesinitiative für das Ständemehr - aus Respekt vor der Bundesverfassung und dem demokratischen Zusammenhalt in der Schweiz
 </t>
         </is>
       </c>
-      <c r="F40" s="0" t="inlineStr">
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G40" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J40" s="0" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I65" s="0" t="inlineStr">
+        <is>
+          <t>Auftrag an den Regierungsrat die Standesinitiative einzureichen.</t>
+        </is>
+      </c>
+      <c r="J65" s="0" t="inlineStr">
         <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="K40" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="0" t="inlineStr">
+      <c r="K65" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L65" s="0" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M40" s="0" t="inlineStr">
+      <c r="M65" s="0" t="inlineStr">
         <is>
           <t>SVP</t>
-        </is>
-[...1624 lines deleted...]
-          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N65" s="0"/>
     </row>
     <row r="66">
       <c r="A66" s="0" t="n">
-        <v>4054</v>
+        <v>4099</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
+          <t>Postulat von Alex Haslimann betreffend bessere Datengrundlagen und gezielte Massnahmen zur Sicherstellung der Nutzung von Wohnraum im Kanton Zug</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>2026-02-02</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N66" s="0"/>
     </row>
     <row r="67">
       <c r="A67" s="0" t="n">
-        <v>4051</v>
+        <v>4098</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
+          <t>Teilrevision Polizeigesetz (PolG)</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J67" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J67" s="0"/>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ad-hoc Polizeigesetz, 4098</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
+          <t/>
         </is>
       </c>
       <c r="N67" s="0"/>
     </row>
     <row r="68">
       <c r="A68" s="0" t="n">
-        <v>4050</v>
+        <v>4097</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
+          <t>Interpellation von Jean Luc Mösch und Patrick Iten betreffend ehehafte bzw. private Wassernutzungsrechte</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>2026-01-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Mösch Jean Luc, Iten Patrick</t>
         </is>
       </c>
       <c r="N68" s="0"/>
     </row>
     <row r="69">
       <c r="A69" s="0" t="n">
-        <v>4048</v>
+        <v>4095</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
+          <t>Berichts-Motion von Alex Haslimann, Joëlle Gautier, Jill Nussbaumer, Beni Wattenhofer und Michael Felber betreffend digitale Souveränität des Kantons Zug - Abhängigkeiten, Risiken und Strategie</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>2026-08-26</t>
+          <t>2027-04-30</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
-          <t>2026-01-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Haslimann Alexander, Gautier Joëlle, Nussbaumer Jill, Wattenhofer Beni, Felber Michael</t>
         </is>
       </c>
       <c r="N69" s="0"/>
     </row>
     <row r="70">
       <c r="A70" s="0" t="n">
-        <v>4047</v>
+        <v>4094</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
+          <t>Interpellation der ALG-Fraktion betreffend "Ist der Kanton Zug ärztlich unterversorgt?"</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>2027-02-26</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>2026-01-14</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N70" s="0"/>
     </row>
     <row r="71">
       <c r="A71" s="0" t="n">
-        <v>4045</v>
+        <v>4084</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
+          <t>Interpellation der SVP-Fraktion betreffend den drohenden Millionen-Kostenschub im Asylwesen: Was ist die Strategie des Kantons beim Wechsel von Status S zu Status B?</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>2026-01-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Estermann Tabea</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N71" s="0"/>
     </row>
     <row r="72">
       <c r="A72" s="0" t="n">
-        <v>4044</v>
+        <v>4083</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
+          <t>Interpellation von Esther Monney, Karl Nussbaumer und Emil Schweizer betreffend Wolfspräsenz im Kanton Zug und Hürden bei der Überwachung zum Schutz von Nutztieren</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>2026-01-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Monney Esther, Nussbaumer Karl, Schweizer Emil</t>
         </is>
       </c>
       <c r="N72" s="0"/>
     </row>
     <row r="73">
       <c r="A73" s="0" t="n">
-        <v>4043</v>
+        <v>4082</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
+          <t>Teilrevision des Gesetzes betreffend die Einführung des Schweizerischen Zivilgesetzbuches für den Kanton Zug (EG ZGB): Neuregelung der erbrechtlichen Aufsicht</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 29. Oktober 2026</t>
+        </is>
+      </c>
+      <c r="J73" s="0"/>
       <c r="K73" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>2026-01-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t/>
         </is>
       </c>
       <c r="N73" s="0"/>
     </row>
     <row r="74">
       <c r="A74" s="0" t="n">
-        <v>4042</v>
+        <v>4081</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
+          <t>Kantonsratsbeschluss betreffend Anpassung des kantonalen Richtplans 25/2 (Speziallandwirtschaftszone und Erholungsschwerpunkt Gubel)</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Schlussabstimmung</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Eintretensbeschluss, Detailberatung und Schlussabstimmung</t>
+        </is>
+      </c>
+      <c r="J74" s="0"/>
       <c r="K74" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>2025-12-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
+          <t/>
         </is>
       </c>
       <c r="N74" s="0"/>
     </row>
     <row r="75">
       <c r="A75" s="0" t="n">
-        <v>4041</v>
+        <v>4078</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
+          <t>Interpellation betreffend Umsetzung der Individualbesteuerung im Kanton Zug nach der eidgenössischen Abstimmung vom 8. März 2026</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Balmer Kurt</t>
+          <t>Brunner Philip C., Iten Fabio, Bieri Anna, Bruhin Gregor, Gwerder Thomas , Käch Manuela, Riboni Michael, Risi Adrian, Rust Peter</t>
         </is>
       </c>
       <c r="N75" s="0"/>
     </row>
     <row r="76">
       <c r="A76" s="0" t="n">
-        <v>4039</v>
+        <v>4076</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
+          <t>Postulat von Alexander Haslimann und Alessandro Ehrbar betreffend Chamerstrasse Rotkreuz: Fussgängerüberführung statt des täglichen Staus</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026-01-29</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>2027-01-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>2025-12-19</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Haslimann Alexander, Ehrbar Alessandro</t>
         </is>
       </c>
       <c r="N76" s="0"/>
     </row>
     <row r="77">
       <c r="A77" s="0" t="n">
-        <v>4038</v>
+        <v>4075</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
+          <t>Postulat von Julia Küng betreffend Einführung der Kampagne «Ist Luisa hier?» in Bars und Clubs im Kanton Zug</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Küng Julia</t>
         </is>
       </c>
       <c r="N77" s="0"/>
     </row>
     <row r="78">
       <c r="A78" s="0" t="n">
-        <v>4037</v>
+        <v>4074</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
+          <t>Interpellation von Philip C. Brunner, Gregor R. Bruhin und Adrian Risi betreffend Sicherheit und öffentliche Ordnung im öffentlichen Raum der Stadt Zug (Umgang mit Bettlerei und Randständigkeit)</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>2029-07-02</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
+          <t>Brunner Philip C., Bruhin Gregor, Risi Adrian</t>
         </is>
       </c>
       <c r="N78" s="0"/>
     </row>
     <row r="79">
       <c r="A79" s="0" t="n">
-        <v>4036</v>
+        <v>4072</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Förderbeitrag an das Projekt ETH Learning Factory Zug</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J79" s="0"/>
       <c r="K79" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>2025-12-16</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N79" s="0"/>
     </row>
     <row r="80">
       <c r="A80" s="0" t="n">
-        <v>4035</v>
+        <v>4070</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
+          <t>Interpellation von Karl Nussbaumer und 13 Mitunterzeichnenden betreffend Beschaffungsstrategie der Zuger Polizei: Vernünftiges Vorgehen statt einseitiger Ausrichtung auf Elektrofahrzeuge. Warum lernen wir nicht von Luzern und Schwyz?</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>2026-07-29</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>2025-12-12</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>Haslimann Alexander</t>
+          <t>Nussbaumer Karl, Brunner Philip C., Risi Adrian, Bruhin Gregor, Schweizer Emil, Ehrbar Alessandro, Haslimann Alexander, Riboni Michael, Wandfluh Oliver, Rogger Adrian, Illi Jeffrey, Werner Thomas, Wenzin Widmer Brigitte, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N80" s="0"/>
     </row>
     <row r="81">
       <c r="A81" s="0" t="n">
-        <v>4034</v>
+        <v>4069</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
+          <t>Motion von Thomas Werner betreffend Verbot einer Impfpflicht und von Diskriminierungen aufgrund medizinischer Präventionsentscheide im Kanton Zug</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J81" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>2027-03-26</t>
+        </is>
+      </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>2025-12-09</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N81" s="0"/>
     </row>
     <row r="82">
       <c r="A82" s="0" t="n">
-        <v>4030</v>
+        <v>4066</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
+          <t>Motion der SP-Fraktion betreffend nachhaltige Unterstützung für die Ukraine sichern</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Büro des Kantonsrats</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>2025-12-01</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N82" s="0"/>
     </row>
     <row r="83">
       <c r="A83" s="0" t="n">
-        <v>4028</v>
+        <v>4065</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
+          <t>Interpellation der SP-Fraktion betreffend 4 Jahre Überfall Russlands auf die Ukraine: Wo steht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
-          <t>2025-11-28</t>
+          <t>2026-02-20</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t/>
         </is>
       </c>
       <c r="N83" s="0"/>
     </row>
     <row r="84">
       <c r="A84" s="0" t="n">
-        <v>4027</v>
+        <v>4064</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Christian Hegglin, Fabienne Michel, Mirjam Arnold, Jill Nussbaumer und Vroni Straub betreffend Verzicht auf Patientenbeitrag bei von den Sozialversicherungen nicht gedeckten Pflegekosten</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-03-26</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-19</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Franzini Konradin, Lustenberger Andreas, Hegglin Christian, Michel Fabienne, Arnold Mirjam, Nussbaumer Jill, Straub Vroni</t>
         </is>
       </c>
       <c r="N84" s="0"/>
     </row>
     <row r="85">
       <c r="A85" s="0" t="n">
-        <v>4026</v>
+        <v>4061</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
+          <t>Berichts-Motion der Fraktion Die Mitte betreffend Regelung für den Heimfall von Energiekraftwerken an den Kanton Zug – Umsetzung der Eigenversorgung gemäss Energiegesetz</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-02-10</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N85" s="0"/>
     </row>
     <row r="86">
       <c r="A86" s="0" t="n">
-        <v>4023</v>
+        <v>4059</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Interpellation</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
+          <t>Interpellation der SP-Fraktion betreffend Auswirkungen bei einer allfälligen Annahme der SVP-Initiative «Keine 10-Millionen-Schweiz! (Nachhaltigkeits-Initiative)» auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N86" s="0"/>
     </row>
     <row r="87">
       <c r="A87" s="0" t="n">
-        <v>4021</v>
+        <v>4057</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
+          <t>Interpellation von Philip C. Brunner und Oliver Wandfluh betreffend Stopp dem Vorstoss-Wildwuchs - Mehr Übersicht, Klarheit und Effizienz in der Zuger Wohn- und Baupolitik!</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-02-09</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
+          <t>Brunner Philip C., Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N87" s="0"/>
     </row>
     <row r="88">
       <c r="A88" s="0" t="n">
-        <v>4020</v>
+        <v>4055</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
+          <t>Interpellation von Philip C. Brunner und neun Mitunterzeichnenden betreffend Sicherheit statt Unterwerfung – zieht der Kanton Zug beim «Tessiner Modell» zur Überprüfung straffälliger Zuwanderer nach?</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>2026-12-18</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>2025-11-17</t>
+          <t>2026-02-03</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Brunner Philip C., Ehrbar Alessandro, Haslimann Alexander, Illi Jeffrey, Küng Hans, Nussbaumer Karl, Villiger Hans Jörg, Wandfluh Oliver, Wenzin Widmer Brigitte, Werner Thomas</t>
         </is>
       </c>
       <c r="N88" s="0"/>
     </row>
     <row r="89">
       <c r="A89" s="0" t="n">
-        <v>4018</v>
+        <v>4054</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
+          <t>Motion der SVP-Fraktion betreffend Zug soll sicherster Kanton der Schweiz werden</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>2025-11-11</t>
+          <t>2026-02-02</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N89" s="0"/>
     </row>
     <row r="90">
       <c r="A90" s="0" t="n">
-        <v>4016</v>
+        <v>4051</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
+          <t>Motion von Mirjam Arnold, Thomas Gwerder, Hans Küng, Michael Riboni, Adrian Rogger, Barbara Schmid-Häseli und Oliver Wandfluh betreffend Kostenübernahme für medizinische Notfälle für Personen ohne Wohnsitz in der Schweiz</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>2025-11-06</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
+          <t>Arnold Mirjam, Gwerder Thomas , Küng Hans, Riboni Michael, Rogger Adrian, Schmid-Häseli Barbara, Wandfluh Oliver</t>
         </is>
       </c>
       <c r="N90" s="0"/>
     </row>
     <row r="91">
       <c r="A91" s="0" t="n">
-        <v>4015</v>
+        <v>4050</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
+          <t>Motion der SVP-Fraktion betreffend gemeinnützige Arbeitseinsätze für Asylsuchende und vorläufig Aufgenommene im Kanton Zug</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-27</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N91" s="0"/>
     </row>
     <row r="92">
       <c r="A92" s="0" t="n">
-        <v>4014</v>
+        <v>4048</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
+          <t>Interpellation der ALG-Fraktion betreffend Anpassung des Unterrichtsbeginns für Jugendliche</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026-07-10</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J92" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>2025-11-04</t>
+          <t>2026-01-23</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>ALG</t>
+        </is>
+      </c>
+      <c r="N92" s="0"/>
     </row>
     <row r="93">
       <c r="A93" s="0" t="n">
-        <v>4013</v>
+        <v>4047</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
+          <t>Postulat der FDP-Fraktion betreffend Sicherung des Gewerbestandorts durch zeitgemässe Regelungen für betriebseigenen Wohnraum in Arbeitszonen</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2027-02-26</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>2025-11-02</t>
+          <t>2026-01-14</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N93" s="0"/>
     </row>
     <row r="94">
       <c r="A94" s="0" t="n">
-        <v>4012</v>
+        <v>4045</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
+          <t>Postulat von Jill Nussbaumer und Tabea Estermann betreffend schneller, näher, digital: Online-Polizeiposten der Zuger Kantonspolizei mit Videokonferenz</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J94" s="0"/>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>2027-01-29</t>
+        </is>
+      </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>2025-10-28</t>
+          <t>2026-01-12</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Nussbaumer Jill, Estermann Tabea</t>
         </is>
       </c>
       <c r="N94" s="0"/>
     </row>
     <row r="95">
       <c r="A95" s="0" t="n">
-        <v>4011</v>
+        <v>4044</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mehr Wohnungsraum für einheimische Zugerinnen und Zuger</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-10</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N95" s="0"/>
     </row>
     <row r="96">
       <c r="A96" s="0" t="n">
-        <v>4008</v>
+        <v>4043</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
+          <t>Interpellation der SP-Fraktion betreffend psychische Gesundheit und Prävention im Asylbereich des Kantons Zug </t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>2026-11-26</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K96" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L96" s="0" t="inlineStr">
         <is>
-          <t>2025-10-24</t>
+          <t>2026-01-08</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="N96" s="0"/>
     </row>
     <row r="97">
       <c r="A97" s="0" t="n">
-        <v>4006</v>
+        <v>4042</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
+          <t>Postulat von Jost Arnold, Michael Arnold, Rainer Leemann, Karl Bürgler und Tom Magnusson betreffend «Jede Wohnung zählt»</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>2025-10-14</t>
+          <t>2025-12-23</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian</t>
+          <t>Arnold Jost, Arnold Michael, Leemann Rainer, Bürgler Karl, Magnusson Tom</t>
         </is>
       </c>
       <c r="N97" s="0"/>
     </row>
     <row r="98">
       <c r="A98" s="0" t="n">
-        <v>3999</v>
+        <v>4041</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
+          <t>Postulat von Joëlle Gautier und Kurt Balmer betreffend zeitgemässe und kundenfreundliche Website</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>Küng Julia, Zimmermann Gibson Tabea</t>
+          <t>Gautier Joëlle, Balmer Kurt</t>
         </is>
       </c>
       <c r="N98" s="0"/>
     </row>
     <row r="99">
       <c r="A99" s="0" t="n">
-        <v>3998</v>
+        <v>4039</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
+          <t>Postulat der FDP-Fraktion betreffend Erschliessung von Raumreserven über Gleisfeldern als Massnahme gegen den Wohnungsmangel</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-01-29</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>2026-10-30</t>
+          <t>2027-01-29</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>2025-09-28</t>
+          <t>2025-12-19</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte, FDP, SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N99" s="0"/>
     </row>
     <row r="100">
       <c r="A100" s="0" t="n">
-        <v>3996</v>
+        <v>4038</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
+          <t>Interpellation der ALG-Fraktion betreffend Kinder und Jugendliche im Asylbereich</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J100" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>2025-09-16</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N100" s="0"/>
     </row>
     <row r="101">
       <c r="A101" s="0" t="n">
-        <v>3994</v>
+        <v>4037</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
+          <t>Postulat von Beni Wattenhofer, Alex Haslimann, Joëlle Gautier, Urs Andermatt und Beat Iten betreffend den Aufbau eines KI-Assistenten für öffentliche Dokumente</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 1. Lesung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J101" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>2029-07-02</t>
+        </is>
+      </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>2025-09-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Wattenhofer Beni, Haslimann Alexander, Gautier Joëlle, Andermatt Urs, Iten Beat</t>
         </is>
       </c>
       <c r="N101" s="0"/>
     </row>
     <row r="102">
       <c r="A102" s="0" t="n">
-        <v>3990</v>
+        <v>4036</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
+          <t>Interpellation der SVP-Fraktion betreffend Auswirkungen einer Ablehnung der Nachhaltigkeits-Initiative (Keine 10-Millionen-Schweiz!) auf den Kanton Zug</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-12-16</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N102" s="0"/>
     </row>
     <row r="103">
       <c r="A103" s="0" t="n">
-        <v>3989</v>
+        <v>4035</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
+          <t>Interpellation von Alexander Haslimann betreffend Strukturen, Prozesse und Sanktionspraxis des RAV Zug – Transparenz über die juristische Organisation und deren Einfluss auf Stellensuchende</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-12</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>Schumpf Etienne, Balmer Kurt</t>
+          <t>Haslimann Alexander</t>
         </is>
       </c>
       <c r="N103" s="0"/>
     </row>
     <row r="104">
       <c r="A104" s="0" t="n">
-        <v>3988</v>
+        <v>4034</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
+          <t>Kantonsratsbeschluss über die Voraussetzungen eines Steuerrabatts</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Volksabstimmung</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Behördenreferendum: Volksabstimmung vom 28. Februar 2027</t>
+        </is>
+      </c>
+      <c r="J104" s="0"/>
       <c r="K104" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>2025-09-03</t>
+          <t>2025-12-09</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t/>
         </is>
       </c>
       <c r="N104" s="0"/>
     </row>
     <row r="105">
       <c r="A105" s="0" t="n">
-        <v>3985</v>
+        <v>4030</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
+          <t>Motion der SVP-Fraktion betreffend Vereinfachung des digitalen Zugangs für den Kantonsrat</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Überweisung an Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="I105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>2026-10-02</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K105" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L105" s="0" t="inlineStr">
         <is>
-          <t>2025-08-29</t>
+          <t>2025-12-01</t>
         </is>
       </c>
       <c r="M105" s="0" t="inlineStr">
         <is>
-          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N105" s="0"/>
     </row>
     <row r="106">
       <c r="A106" s="0" t="n">
-        <v>3980</v>
+        <v>4028</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
+          <t>Postulat der GLP-Fraktion betreffend unnötige Baueinsprachen vermeiden</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J106" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-18</t>
+        </is>
+      </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>2025-08-19</t>
+          <t>2025-11-28</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N106" s="0"/>
     </row>
     <row r="107">
       <c r="A107" s="0" t="n">
-        <v>3974</v>
+        <v>4027</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
+          <t>Interpellation der GLP-Fraktion betreffend Verbesserung der Wiederverwertbarkeit bei der ZEBA</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I107" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K107" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L107" s="0" t="inlineStr">
         <is>
-          <t>2025-08-11</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M107" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N107" s="0"/>
     </row>
     <row r="108">
       <c r="A108" s="0" t="n">
-        <v>3972</v>
+        <v>4026</v>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
+          <t>Interpellation der ALG-Fraktion betreffend Verhältnis von Wohnraum zu Büroflächen im Kanton Zug</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I108" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K108" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L108" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="M108" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N108" s="0"/>
     </row>
     <row r="109">
       <c r="A109" s="0" t="n">
-        <v>3971</v>
+        <v>4023</v>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
+          <t>Interpellation der ALG-Fraktion betreffend Wohnungs- und Obdachlosigkeit im Kanton Zug</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="K109" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L109" s="0" t="inlineStr">
         <is>
-          <t>2025-08-09</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="M109" s="0" t="inlineStr">
         <is>
-          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N109" s="0"/>
     </row>
     <row r="110">
       <c r="A110" s="0" t="n">
-        <v>3969</v>
+        <v>4021</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
+          <t>Motion von Tabea Zimmermann, Jean Luc Mösch, Luzian Franzini und Adrian Rogger betreffend PFAS-Aktionsplan</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
-          <t>2025-08-08</t>
+          <t>2025-11-18</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael</t>
+          <t>Zimmermann Gibson Tabea, Mösch Jean Luc, Franzini Luzian, Rogger Adrian</t>
         </is>
       </c>
       <c r="N110" s="0"/>
     </row>
     <row r="111">
       <c r="A111" s="0" t="n">
-        <v>3966</v>
+        <v>4020</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
+          <t>Postulat der FDP-Fraktion betreffend Lärmschutz und Geschwindigkeitsregime</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 14. September 2026</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-12-18</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>2025-07-30</t>
+          <t>2025-11-17</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N111" s="0"/>
     </row>
     <row r="112">
       <c r="A112" s="0" t="n">
-        <v>3965</v>
+        <v>4018</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
+          <t>Interpellation von Luzian Franzini, Anne Hänel und Martin Affentranger bezüglich Förderung des Bauens im Bestand</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-11</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Franzini Luzian, Hänel Anne, Affentranger Martin </t>
         </is>
       </c>
       <c r="N112" s="0"/>
     </row>
     <row r="113">
       <c r="A113" s="0" t="n">
-        <v>3964</v>
+        <v>4016</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Martin Hausheer, Heinz Achermann und Thomas Meierhans betreffend Fahrverbot für Velos, Mofas und gleichgestellte Fahrzeuge auf Kantonsstrassen mit parallel verlaufenden, ausgebauten Radwegen</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>2025-07-23</t>
+          <t>2025-11-06</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Hausheer Martin, Achermann Heinz, Meierhans Thomas</t>
         </is>
       </c>
       <c r="N113" s="0"/>
     </row>
     <row r="114">
       <c r="A114" s="0" t="n">
-        <v>3963</v>
+        <v>4015</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
+          <t>Motion von Jean Luc Mösch, Erich Grob und Manuela Käch betreffend Anpassung der kantonalen und kommunalen Strassenplanung an die unterschiedlichen Nutzerbedürfnisse und Sicherstellung normgerechter und situativer Fahr- und Gehwegbreiten</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>2025-07-17</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>Rogger Adrian</t>
+          <t>Mösch Jean Luc, Grob Erich, Käch Manuela</t>
         </is>
       </c>
       <c r="N114" s="0"/>
     </row>
     <row r="115">
       <c r="A115" s="0" t="n">
-        <v>3960</v>
+        <v>4014</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für den Bau und den Landerwerb für das Projekt «Reussdammsanierung, Reusshalde-Sinserbrücke, Gemeinde Hünenberg»</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J115" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J115" s="0"/>
       <c r="K115" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>2025-07-13</t>
+          <t>2025-11-04</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
-[...2 lines deleted...]
-      <c r="N115" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="N115" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="n">
-        <v>3958</v>
+        <v>4013</v>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Interpellation</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
+          <t>Interpellation der SP-Fraktion betreffend ME/CFS und Long Covid: Was macht der Kanton Zug?</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist am Laufen</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
-[...2 lines deleted...]
-      <c r="J116" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-11-02</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SP</t>
         </is>
       </c>
       <c r="N116" s="0"/>
     </row>
     <row r="117">
       <c r="A117" s="0" t="n">
-        <v>3957</v>
+        <v>4012</v>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS J, Lorze-Steinhauserstrasse, Gemeinde Baar/Zug»</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J117" s="0"/>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-28</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N117" s="0"/>
     </row>
     <row r="118">
       <c r="A118" s="0" t="n">
-        <v>3956</v>
+        <v>4011</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
+          <t>Postulat von Konradin Franzini, Andreas Lustenberger, Andreas Iten, Julia Küng, Tabea Zimmermann Gibson, Luzian Franzini, Anna Bieri, Heinz Achermann, Michael Felber, Patrick Iten, Barbara Schmid-Häseli, Mirjam Arnold und Manuela Käch betreffend Beteiligung des Kantons Zug an der humanitären Aufnahme schwerverletzter Kinder aus dem Gazastreifen</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert zur 2. Lesung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...2 lines deleted...]
-      <c r="J118" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>2026-11-26</t>
+        </is>
+      </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>2025-07-08</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Bieri Anna, Achermann Heinz, Felber Michael, Iten Patrick, Schmid-Häseli Barbara, Arnold Mirjam, Käch Manuela</t>
         </is>
       </c>
       <c r="N118" s="0"/>
     </row>
     <row r="119">
       <c r="A119" s="0" t="n">
-        <v>3953</v>
+        <v>4008</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
+          <t>Postulat der GLP-Fraktion betreffend Studie zur Veloinfrastruktur</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>Büro des Kantonsrats</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>2026-08-28</t>
+          <t>2026-11-26</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>2025-07-04</t>
+          <t>2025-10-24</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N119" s="0"/>
     </row>
     <row r="120">
       <c r="A120" s="0" t="n">
-        <v>3950</v>
+        <v>4006</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
+          <t>Postulat von Luzian Franzini, Vroni Straub, Julia Küng, Christian Hegglin, Patrick Röösli und Tabea Zimmermann Gibson betreffend den Einsatz von Lärmblitzern gegen dröhnende Motoren</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026-07-07</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>Referendumsfrist abgelaufen</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>Die Referendumsfrist ist unbenutzt abgelaufen.</t>
-[...2 lines deleted...]
-      <c r="J120" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-10-14</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian</t>
         </is>
       </c>
       <c r="N120" s="0"/>
     </row>
     <row r="121">
       <c r="A121" s="0" t="n">
-        <v>3948</v>
+        <v>3999</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
+          <t>Postulat von Julia Küng und Tabea Zimmermann Gibson betreffend ein Mädchenhaus im Kanton Zug</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J121" s="0"/>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>2025-07-01</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Küng Julia, Zimmermann Gibson Tabea</t>
         </is>
       </c>
       <c r="N121" s="0"/>
     </row>
     <row r="122">
       <c r="A122" s="0" t="n">
-        <v>3942</v>
+        <v>3998</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
+          <t>Motion der Fraktion Die Mitte, FDP-Fraktion und SVP-Fraktion betreffend steuerliche Entlastung für Zuger Hauseigentümer- und Mieterschaft</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-30</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-28</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
+          <t>Die Mitte, FDP, SVP</t>
         </is>
       </c>
       <c r="N122" s="0"/>
     </row>
     <row r="123">
       <c r="A123" s="0" t="n">
-        <v>3941</v>
+        <v>3996</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
+          <t>Teilrevision des Gesetzes über Inkassohilfe und Bevorschussung von Unterhaltsbeiträgen (Inkassohilfe- und Bevorschussungsgesetz)</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J123" s="0"/>
       <c r="K123" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-16</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N123" s="0"/>
     </row>
     <row r="124">
       <c r="A124" s="0" t="n">
-        <v>3939</v>
+        <v>3994</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>PUK (Parlamentarische Untersuchungskommission)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
+          <t>Änderung des Gesetzes über die Veröffentlichung der Erlasse und das Amtsblatt des Kantons Zug (Publikationsgesetz, PublG-ZG)</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>Parlamentarische Untersuchungskommission, PUK</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert zur 2. Lesung</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 29. Oktober 2026</t>
         </is>
       </c>
       <c r="J124" s="0"/>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>PUK-Parl. Untersuchungskomm.,3939</t>
+          <t/>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>2025-06-16</t>
+          <t>2025-09-09</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>Staatswirtschaftskommission</t>
+          <t/>
         </is>
       </c>
       <c r="N124" s="0"/>
     </row>
     <row r="125">
       <c r="A125" s="0" t="n">
-        <v>3938</v>
+        <v>3990</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
+          <t>Motion von Adrian Rogger und 25 Mitunterzeichnenden betreffend Kompensation nach Abbau von öffentlichen Parkplätzen im Kanton Zug </t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t/>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>2025-06-13</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N125" s="0"/>
     </row>
     <row r="126">
       <c r="A126" s="0" t="n">
-        <v>3932</v>
+        <v>3989</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
+          <t>Postulat von Etienne Schumpf und Kurt Balmer betreffend Stärkung der KESB im Kanton Zug – Organisation, Strukturen und Leistungsfähigkeit überprüfen</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>2025-06-05</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>Schumpf Etienne, Balmer Kurt</t>
         </is>
       </c>
       <c r="N126" s="0"/>
     </row>
     <row r="127">
       <c r="A127" s="0" t="n">
-        <v>3930</v>
+        <v>3988</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Martin Hausheer, Thomas Gwerder, Erich Grob, Thomas Meierhans, Jean Luc Mösch und Patrick Röösli betreffend die Abschaffung des obligatorischen Schulfaches Frühfranzösisch zum dynamischen Sprachmodell 3/5</t>
+          <t>Postulat von Simon Leuenberger betreffend Auswertung der partizipierenden Personen nach Alter und Geschlecht bei Wahlen und Abstimmungen im Kanton Zug</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>Nicht-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>2025-06-04</t>
+          <t>2025-09-03</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>Hausheer Martin, Gwerder Thomas , Grob Erich, Meierhans Thomas, Mösch Jean Luc, Röösli Patrick</t>
-[...6 lines deleted...]
-      </c>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N127" s="0"/>
     </row>
     <row r="128">
       <c r="A128" s="0" t="n">
-        <v>3923</v>
+        <v>3985</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
+          <t>Postulat von Flurin Grond, Helene Zimmermann und Jost Arnold betreffend Vereinfachung der Bauanzeigeverfahren</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J128" s="0"/>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>2025-05-06</t>
+          <t>2025-08-29</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Grond Flurin, Zimmermann Helene, Arnold Jost</t>
         </is>
       </c>
       <c r="N128" s="0"/>
     </row>
     <row r="129">
       <c r="A129" s="0" t="n">
-        <v>3905</v>
+        <v>3980</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
+          <t>Teilrevision des Gesetzes über die Ombudsstelle (Ombudsgesetz) und des Datenschutzgesetzes (DSG)</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026-07-01</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J129" s="0"/>
       <c r="K129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>2025-04-08</t>
+          <t>2025-08-19</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N129" s="0"/>
     </row>
     <row r="130">
       <c r="A130" s="0" t="n">
-        <v>3896</v>
+        <v>3974</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
+          <t>Postulat der SVP-Fraktion betreffend mehr Transparenz bei steuerbefreiten juristischen Personen zu öffentlichen oder gemeinnützigen Zwecken</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026-07-02</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>Frist: 30. Juni 2027</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>2027-06-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>2025-03-15</t>
+          <t>2025-08-11</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N130" s="0"/>
     </row>
     <row r="131">
       <c r="A131" s="0" t="n">
-        <v>3893</v>
+        <v>3972</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
+          <t>Postulat der Fraktion Die Mitte betreffend Transparenz und Statuseinsicht in den Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>2029-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>2025-03-10</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Iten Klemens</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N131" s="0"/>
     </row>
     <row r="132">
       <c r="A132" s="0" t="n">
-        <v>3891</v>
+        <v>3971</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
+          <t>Postulat von Tabea Estermann, Peter Letter, Adrian Risi und Mirjam Arnold betreffend Dienstleistungsqualität und Effizienz am Zuger Handelsregisteramt</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>2029-03-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>2025-03-05</t>
+          <t>2025-08-09</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
+          <t>Estermann Tabea, Letter Peter, Risi Adrian, Arnold Mirjam</t>
         </is>
       </c>
       <c r="N132" s="0"/>
     </row>
     <row r="133">
       <c r="A133" s="0" t="n">
-        <v>3889</v>
+        <v>3969</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
+          <t>Postulat von Michael Arnold betreffend Sicherstellung einer transparenten und ehrlichen Kommunikation des Regierungsrats in Abstimmungserläuterungen</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Staatskanzlei</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026-06-23</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>Traktandiert</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
-          <t>Traktandiert für 27. August 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>2025-02-28</t>
+          <t>2025-08-08</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
+          <t>Arnold Michael</t>
         </is>
       </c>
       <c r="N133" s="0"/>
     </row>
     <row r="134">
       <c r="A134" s="0" t="n">
-        <v>3888</v>
+        <v>3966</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
+          <t>Postulat von Andreas Iten, Simon Leuenberger, Klemens Iten, Karl Nussbaumer, Tom Magnusson und Patrick Iten betreffend mehr Ortsbusse für die Feinverteilung in den Gemeinden</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2025-03-27</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Kommission bestellt</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J134" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>Kommission Tiefbau und Gewässer</t>
+          <t/>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-30</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Andreas, Leuenberger Simon, Iten Klemens, Nussbaumer Karl, Magnusson Tom, Iten Patrick</t>
         </is>
       </c>
       <c r="N134" s="0"/>
     </row>
     <row r="135">
       <c r="A135" s="0" t="n">
-        <v>3887</v>
+        <v>3965</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion der SVP-Fraktion zum Verbot von «muslimischen» Kopftüchern für Schülerinnen und Kinder an allen Zuger Schulen und Kindergärten</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J135" s="0"/>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>2025-02-25</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N135" s="0"/>
     </row>
     <row r="136">
       <c r="A136" s="0" t="n">
-        <v>3885</v>
+        <v>3964</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
+          <t>Postulat von Patrick Röösli betreffend Depot- und Kulturgüterschutzräume für die Burg Zug  und das Kunsthaus Zug</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>2029-02-26</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-07-23</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N136" s="0"/>
     </row>
     <row r="137">
       <c r="A137" s="0" t="n">
-        <v>3877</v>
+        <v>3963</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP-Fraktion betreffend Änderungen im Nebenamtsgesetz</t>
+          <t>Postulat von Adrian Rogger und 20 Mitunterzeichnenden betreffend «Keine Flickenteppiche im Kanton Zug» - Kompetenzentzug der Gemeinderäte für den Erlass von Tempo-30-Zonen</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2025-11-18</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Beantragung zur Abschreibung mit Zwischenbericht 2026</t>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>2025-02-04</t>
+          <t>2025-07-17</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Rogger Adrian</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
-        <v>3869</v>
+        <v>3960</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
+          <t>Postulat von Patrick Röösli, Jean Luc Mösch, Patrick Iten, Peter Rust, Roger Wiederkehr, Thomas Meierhans, Martin Hausheer und Fabio Iten betreffend die Erhöhung von Einsprache-Hürden bei Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-13</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>Arnold Michael, Leemann Rainer</t>
+          <t>Röösli Patrick, Mösch Jean Luc, Iten Patrick, Rust Peter, Wiederkehr Roger, Meierhans Thomas, Hausheer Martin, Iten Fabio</t>
         </is>
       </c>
       <c r="N138" s="0"/>
     </row>
     <row r="139">
       <c r="A139" s="0" t="n">
-        <v>3867</v>
+        <v>3958</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Stiftung The International School of Zug and Luzern (ISZL) zur Finanzierung der Schulraumerweiterung</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2025-09-04</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J139" s="0"/>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
-        <v>3866</v>
+        <v>3957</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung der Konzeption, Umsetzung und des Betriebs eines kantonalen Kompetenzzentrums für Cybersicherheit (KKC) sowie einer strategischen Partnerschaft mit der Eidgenössischen Technischen Hochschule (ETH) Zürich und der Hochschule Luzern (HSLU) im Bereich Cybersicherheit</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2025-05-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
         </is>
       </c>
       <c r="J140" s="0"/>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N140" s="0"/>
     </row>
     <row r="141">
       <c r="A141" s="0" t="n">
-        <v>3864</v>
+        <v>3956</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
+          <t>Kantonsratsbeschluss betreffend Finanzierung einer langfristigen Forschungszusammenarbeit in den Bereichen Cybersicherheit und künstliche Intelligenz (KI) zwischen der Eidgenössischen Technischen Hochschule (ETH) Zürich und dem Nationalen Testinstitut für Cybersicherheit NTC in Zug</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Ablauf der Referendumsfrist: 2. November 2026</t>
+        </is>
+      </c>
+      <c r="J141" s="0"/>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>2025-01-28</t>
+          <t>2025-07-08</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t/>
         </is>
       </c>
       <c r="N141" s="0"/>
     </row>
     <row r="142">
       <c r="A142" s="0" t="n">
-        <v>3861</v>
+        <v>3953</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
+          <t>Motion von Jill Nussbaumer, Karl Nussbaumer, Jean Luc Mösch, Drin Alaj und Klemens Iten betreffend Ratseffizienz: Änderung der Geschäftsordnung des Kantonsrats (GO KR)</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Büro des Kantonsrats</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>2025-01-22</t>
+          <t>2025-07-04</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>Monney Esther, Werner Thomas</t>
+          <t>Nussbaumer Jill, Nussbaumer Karl, Mösch Jean Luc, Alaj Drin, Iten Klemens</t>
         </is>
       </c>
       <c r="N142" s="0"/>
     </row>
     <row r="143">
       <c r="A143" s="0" t="n">
-        <v>3858</v>
+        <v>3950</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für eine zukunftsgerichtete und generationenübergreifende Wasserinfrastruktur im Kanton Zug</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J143" s="0"/>
       <c r="K143" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>2025-01-14</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N143" s="0"/>
     </row>
     <row r="144">
       <c r="A144" s="0" t="n">
-        <v>3827</v>
+        <v>3948</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
+          <t>Kantonsratsbeschluss betreffend Darlehen an die Zugerland Verkehrsbetriebe AG (ZVB) zur Finanzierung der Ersatzbeschaffung und der Umrüstung der Fahrzeugflotte auf einen CO₂-neutralen Betrieb</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>Volkswirtschaftsdirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J144" s="0"/>
       <c r="K144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>2024-10-14</t>
+          <t>2025-07-01</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N144" s="0"/>
     </row>
     <row r="145">
       <c r="A145" s="0" t="n">
-        <v>3826</v>
+        <v>3942</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
+          <t>Postulat von Hans Küng, Barbara Gysel, Jeffrey Illi, Barbara Schmid-Häseli und Drin Alaj betreffend erneute «Kantonalisierung» des Zuger Amts für die Preisbekanntgabe-Verordnung (PBV)</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>2028-12-18</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>2024-10-13</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Küng Hans, Gysel Barbara, Illi Jeffrey, Schmid-Häseli Barbara, Alaj Drin</t>
         </is>
       </c>
       <c r="N145" s="0"/>
     </row>
     <row r="146">
       <c r="A146" s="0" t="n">
-        <v>3819</v>
+        <v>3941</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
+          <t>Motion der SVP-Fraktion betreffend Nennung der Nationalität in der polizeilichen Statistik des Kantons Zug</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>ALG</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N146" s="0"/>
     </row>
     <row r="147">
       <c r="A147" s="0" t="n">
-        <v>3816</v>
+        <v>3939</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>PUK (Parlamentarische Untersuchungskommission)</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
+          <t>Antrag der Staatswirtschaftskommission zur Einsetzung einer parlamentarischen Untersuchungskommission (PUK)</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Parlamentarische Untersuchungskommission, PUK</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J147" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J147" s="0"/>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>PUK-Parl. Untersuchungskomm.,3939</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>2024-10-03</t>
+          <t>2025-06-16</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>Felber Michael</t>
+          <t>Staatswirtschaftskommission</t>
         </is>
       </c>
       <c r="N147" s="0"/>
     </row>
     <row r="148">
       <c r="A148" s="0" t="n">
-        <v>3811</v>
+        <v>3938</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
+          <t>Postulat von Esther Monney, Karl Nussbaumer, Emil Schweizer, Thomas Werner und Raphael Wiser betreffend keine Linienbusse auf der Tangente </t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>2028-08-28</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>2024-09-24</t>
+          <t>2025-06-13</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Nussbaumer Karl, Schweizer Emil, Werner Thomas, Wiser  Raphael</t>
         </is>
       </c>
       <c r="N148" s="0"/>
     </row>
     <row r="149">
       <c r="A149" s="0" t="n">
-        <v>3808</v>
+        <v>3932</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
+          <t>Postulat der ALG-Fraktion betreffend die Einrichtung eines psychiatrischen Notfalldienstes mit 24h-Telefonberatung im Kanton Zug</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2025-08-21</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J149" s="0"/>
+          <t>Traktandiert für 24. September 2026</t>
+        </is>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L149" s="0"/>
+      <c r="L149" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-05</t>
+        </is>
+      </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N149" s="0"/>
     </row>
     <row r="150">
       <c r="A150" s="0" t="n">
-        <v>3802</v>
+        <v>3923</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung eines Provisoriums und eines Parkhauses für die Zuger Polizei sowie für den Ersatz eines Salzlagers auf dem Areal Hinterberg, Steinhausen</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J150" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J150" s="0"/>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-05-06</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t/>
         </is>
       </c>
       <c r="N150" s="0"/>
     </row>
     <row r="151">
       <c r="A151" s="0" t="n">
-        <v>3799</v>
+        <v>3905</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Verfassung</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
+          <t>Gesetz über die Beherbergungsabgabe - Erhöhung der Beherbergungsabgabe und Festsetzung der Abgabehöhe durch den Regierungsrat</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2025-12-18</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Referendumsfrist am Laufen</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+          <t>Ablauf der Referendumsfrist: 7. September 2026</t>
         </is>
       </c>
       <c r="J151" s="0"/>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>2024-09-10</t>
+          <t>2025-04-08</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N151" s="0"/>
     </row>
     <row r="152">
       <c r="A152" s="0" t="n">
-        <v>3792</v>
+        <v>3896</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
+          <t>Postulat von Joëlle Gautier, Jill Nussbaumer, Etienne Schumpf, Alexander Haslimann und Michael Felber betreffend Schaffung von Grundlagen für die erfolgreiche Anwendung von KI-Modellen im öffentlichen Sektor</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2025-11-27</t>
+          <t>2026-07-02</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Frist: 30. Juni 2027</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>2028-11-27</t>
+          <t>2027-06-30</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-03-15</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Bieri Anna</t>
+          <t>Gautier Joëlle, Nussbaumer Jill, Schumpf Etienne, Haslimann Alexander, Felber Michael</t>
         </is>
       </c>
       <c r="N152" s="0"/>
     </row>
     <row r="153">
       <c r="A153" s="0" t="n">
-        <v>3791</v>
+        <v>3893</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
+          <t>Postulat von Patrick Iten und Klemens Iten sowie vier Mitunterzeichnenden zur Förderung der ärztlichen Grundversorgung in ländlichen Gemeinden des Kantons Zug</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>2028-11-26</t>
+          <t>2029-04-30</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-03-10</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
+          <t>Iten Patrick, Iten Klemens</t>
         </is>
       </c>
       <c r="N153" s="0"/>
     </row>
     <row r="154">
       <c r="A154" s="0" t="n">
-        <v>3790</v>
+        <v>3891</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
+          <t>Postulat von Mirjam Arnold, Esther Haas und Andreas Lustenberger über die Errichtung einer Präventionsstelle Pädosexualität</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2025-04-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J154" s="0"/>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>2029-03-26</t>
+        </is>
+      </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2025-03-05</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnold Mirjam, Haas Esther, Lustenberger Andreas</t>
         </is>
       </c>
       <c r="N154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="n">
-        <v>3785</v>
+        <v>3889</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend gesetzliche Grundlage für einen Steuerrabatt im Kanton Zug</t>
+          <t>Motion von Martin Affentranger, Urs Andermatt, Michael Arnold, Gregor Bruhin, Philip C. Brunner, Barbara Gysel, Corina Kremmel, Jean Luc Mösch, Mario Reinschmidt und Reto Vogel betreffend Beibehaltung der bestehenden Notfall-Radio-Information im bisherigen Leistungsumfang auch nach 2026 zugunsten der Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2025-02-20</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Traktandiert</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Traktandiert für 24. September 2026</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>2028-02-20</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>2024-08-26</t>
+          <t>2025-02-28</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>Affentranger Martin , Andermatt Urs, Arnold Michael, Bruhin Gregor, Brunner Philip C., Gysel Barbara, Kremmel Corina, Mösch Jean Luc, Reinschmidt Mario, Vogel Reto</t>
         </is>
       </c>
       <c r="N155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="n">
-        <v>3778</v>
+        <v>3888</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe zweier Objektkredite für das Projekt «Zirkulationsunterstützung im Winter zur Sanierung des Zugersees»</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2025-03-27</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Kommission bestellt</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J156" s="0"/>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Kommission Tiefbau und Gewässer</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>2024-08-02</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Brüngger Carina</t>
+          <t/>
         </is>
       </c>
       <c r="N156" s="0"/>
     </row>
     <row r="157">
       <c r="A157" s="0" t="n">
-        <v>3770</v>
+        <v>3887</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Initiative: Gesetzesinitiative</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2025-12-10</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+          <t/>
         </is>
       </c>
       <c r="J157" s="0"/>
       <c r="K157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>2024-07-11</t>
+          <t>2025-02-25</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N157" s="0"/>
     </row>
     <row r="158">
       <c r="A158" s="0" t="n">
-        <v>3767</v>
+        <v>3885</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
+          <t>Postulat der FDP-Fraktion betreffend Kurzzeitgymnasium am Standort Stadt Zug</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2024-10-04</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J158" s="0"/>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>2024-07-09</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="n">
-        <v>3765</v>
+        <v>3869</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
+          <t>Postulat von Michael Arnold und Rainer Leemann betreffend Schaffung von Zuger Wohnungen</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-10-02</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>2024-07-07</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>Iten Fabio</t>
+          <t>Arnold Michael, Leemann Rainer</t>
         </is>
       </c>
       <c r="N159" s="0"/>
     </row>
     <row r="160">
       <c r="A160" s="0" t="n">
-        <v>3759</v>
+        <v>3867</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Strassenraumgestaltung und die Entschädigung der Abklassierungen infolge der «Umfahrung Cham-Hünenberg»(UCH)</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-09-04</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J160" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J160" s="0"/>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="n">
-        <v>3758</v>
+        <v>3866</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzungen Neugasse 2 und Regierungsgebäude mit Neubau Kantonsratssaal</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-05-27</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Rückzug der Kantonsratsvorlage durch den Regierungsrat</t>
+        </is>
+      </c>
+      <c r="J161" s="0"/>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
+          <t/>
         </is>
       </c>
       <c r="N161" s="0"/>
     </row>
     <row r="162">
       <c r="A162" s="0" t="n">
-        <v>3755</v>
+        <v>3864</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
+          <t>Motion der FDP-Fraktion betreffend den Ausbau der Sportförderung im Kanton Zug</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2029-03-26</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>2024-06-28</t>
+          <t>2025-01-28</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
+          <t>FDP</t>
         </is>
       </c>
       <c r="N162" s="0"/>
     </row>
     <row r="163">
       <c r="A163" s="0" t="n">
-        <v>3743</v>
+        <v>3861</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
+          <t>Motion von Esther Monney und Thomas Werner sowie sieben Mitunterzeichnenden betreffend Freihaltung der Korridore für eine Verkehrslösung für das Ägerital</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2025-06-09</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J163" s="0"/>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>2028-12-18</t>
+        </is>
+      </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-22</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Monney Esther, Werner Thomas</t>
         </is>
       </c>
       <c r="N163" s="0"/>
     </row>
     <row r="164">
       <c r="A164" s="0" t="n">
-        <v>3742</v>
+        <v>3858</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
+          <t>Postulat von Luzian Franzini, Klemens Iten, Anna Bieri, Ronahi Yener und Carina Brüngger zur Schaffung von Krebsvorsorge-Programmen im Kanton Zug (Motion umgewandelt in ein Postulat)</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2025-08-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t/>
-[...2 lines deleted...]
-      <c r="J164" s="0"/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>2029-02-26</t>
+        </is>
+      </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>2024-06-04</t>
+          <t>2025-01-14</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Franzini Luzian, Iten Klemens, Bieri Anna, Yener Ronahi, Brüngger Carina</t>
         </is>
       </c>
       <c r="N164" s="0"/>
     </row>
     <row r="165">
       <c r="A165" s="0" t="n">
-        <v>3736</v>
+        <v>3827</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
+          <t>Postulat von Tabea Zimmermann Gibson und Jean Luc Mösch betreffend Bildungsgutscheine auch für Seniorinnen und Senioren zwecks Förderung ihrer Selbständigkeit und Teilnahme an der Gesellschaft</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Volkswirtschaftsdirektion</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-14</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
+          <t/>
         </is>
       </c>
       <c r="N165" s="0"/>
     </row>
     <row r="166">
       <c r="A166" s="0" t="n">
-        <v>3735</v>
+        <v>3826</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
+          <t>Postulat der GLP-Fraktion betreffend Freihaltung von Trassen für den öffentlichen Verkehr</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2025-10-30</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>2028-10-30</t>
+          <t>2028-12-18</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>2024-05-21</t>
+          <t>2024-10-13</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N166" s="0"/>
     </row>
     <row r="167">
       <c r="A167" s="0" t="n">
-        <v>3734</v>
+        <v>3819</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
+          <t>Postulat der ALG-Fraktion betreffend jährliche Durchführung der inklusiven Landsgemeinde im Kanton Zug</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>2024-05-20</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick</t>
+          <t>ALG</t>
         </is>
       </c>
       <c r="N167" s="0"/>
     </row>
     <row r="168">
       <c r="A168" s="0" t="n">
-        <v>3733</v>
+        <v>3816</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
+          <t>Motion von Michael Felber betreffend Attraktivitätssteigerung von Investitionen im Wohnungs- und Gewerbebau. Modifizierte Fristen sorgen für zügigere Abläufe in Baubewilligungs- und Rechtsmittelverfahren</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2024-07-03</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>2024-05-15</t>
+          <t>2024-10-03</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
+          <t>Felber Michael</t>
         </is>
       </c>
       <c r="N168" s="0"/>
     </row>
     <row r="169">
       <c r="A169" s="0" t="n">
-        <v>3732</v>
+        <v>3811</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
+          <t>Motion der SVP-Fraktion betreffend Reduktion der Sozialhilfeleistungen für vorläufig Aufgenommene</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2025-10-02</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2028-10-02</t>
+          <t>2028-08-28</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>2024-05-13</t>
+          <t>2024-09-24</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
-        <v>3727</v>
+        <v>3808</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Weiterentwicklung Brüggli, Gemeinde Zug»</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2025-08-28</t>
+          <t>2025-08-21</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J170" s="0"/>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L170" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L170" s="0"/>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t/>
         </is>
       </c>
       <c r="N170" s="0"/>
     </row>
     <row r="171">
       <c r="A171" s="0" t="n">
-        <v>3726</v>
+        <v>3802</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
+          <t>Motion der Fraktion Die Mitte betreffend mit ausreichend Deutschkenntnissen in den Kindergarten</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>2024-04-30</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
+          <t>Die Mitte</t>
         </is>
       </c>
       <c r="N171" s="0"/>
     </row>
     <row r="172">
       <c r="A172" s="0" t="n">
-        <v>3725</v>
+        <v>3799</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Verfassung</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
+          <t>Änderung der Kantonsverfassung (KV) und Änderung des Gesetzes über die Wahlen und Abstimmungen (Wahl- und Abstimmungsgesetz; WAG) betreffend Kantonales Wahlrecht für Menschen mit Beeinträchtigungen</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2025-12-18</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t/>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Änderung der Kantonsverfassung (KV)Gewährleistung des Bundes pendent</t>
+        </is>
+      </c>
+      <c r="J172" s="0"/>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>2024-04-29</t>
+          <t>2024-09-10</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>Werner Thomas</t>
+          <t/>
         </is>
       </c>
       <c r="N172" s="0"/>
     </row>
     <row r="173">
       <c r="A173" s="0" t="n">
-        <v>3704</v>
+        <v>3792</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
+          <t>Motion von Andreas Lustenberger und Anna Bieri betreffend stärkere Unterstützung für Familien: Einführung einer Familienergänzungsleistung (FamEL)</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2025-11-27</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>2027-12-19</t>
+          <t>2028-11-27</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>2024-03-21</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>SP, ALG</t>
+          <t>Lustenberger Andreas, Bieri Anna</t>
         </is>
       </c>
       <c r="N173" s="0"/>
     </row>
     <row r="174">
       <c r="A174" s="0" t="n">
-        <v>3684</v>
+        <v>3791</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
+          <t>Motion von Emil Schweizer, Esther Monney, Hans Jörg Villiger, Brigitte Wenzin Widmer, Patrik Kretz und Thomas Werner betreffend Schaffung einer Zuger Palliativ-Lösung (Hospiz)</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>Überweisung an Regierungsrat</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>2025-04-11</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t>Schweizer Emil, Monney Esther, Villiger Hans Jörg, Wenzin Widmer Brigitte, Kretz Patrik, Werner Thomas</t>
         </is>
       </c>
       <c r="N174" s="0"/>
     </row>
     <row r="175">
       <c r="A175" s="0" t="n">
-        <v>3683</v>
+        <v>3790</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 382, Unterführung A4-Oberwil, Gemeinde Cham»</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>Finanzdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2024-04-11</t>
+          <t>2025-04-16</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>sofortige Behandlung und Erheblicherklärung</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J175" s="0"/>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>2024-02-23</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
+          <t/>
         </is>
       </c>
       <c r="N175" s="0"/>
     </row>
     <row r="176">
       <c r="A176" s="0" t="n">
-        <v>3680</v>
+        <v>3778</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
+          <t>Motion von Carina Brüngger und sechs Mitunterzeichnenden betreffend «ins Lebensende investieren» - finanzielle Entlastung der Zuger Palliativ-Patientinnen und -Patienten</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>Direktion des Innern</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2025-11-26</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
+          <t/>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2028-11-26</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>2024-02-13</t>
+          <t>2024-08-02</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>SVP</t>
+          <t>Brüngger Carina</t>
         </is>
       </c>
       <c r="N176" s="0"/>
     </row>
     <row r="177">
       <c r="A177" s="0" t="n">
-        <v>3676</v>
+        <v>3770</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Initiative: Gesetzesinitiative</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
+          <t>Gesetzesinitiative für die Beibehaltung des prüfungsfreien Übertritts an die Zuger Gymnasien</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-12-10</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Inkrafttreten</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t/>
-[...6 lines deleted...]
-      </c>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J177" s="0"/>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>2024-02-03</t>
+          <t>2024-07-11</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Achermann Heinz</t>
+          <t/>
         </is>
       </c>
       <c r="N177" s="0"/>
     </row>
     <row r="178">
       <c r="A178" s="0" t="n">
-        <v>3667</v>
+        <v>3767</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
+          <t>Kantonsratsbeschluss betreffend Zusatzkredit für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2024-12-19</t>
+          <t>2024-10-04</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J178" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J178" s="0"/>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>2024-01-29</t>
+          <t>2024-07-09</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N178" s="0"/>
     </row>
     <row r="179">
       <c r="A179" s="0" t="n">
-        <v>3656</v>
+        <v>3765</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
+          <t>Motion von Fabio Iten betreffend Änderung § 76 im Gesetz über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2024-07-12</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J179" s="0"/>
+      <c r="J179" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>2023-12-19</t>
+          <t>2024-07-07</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Iten Fabio</t>
         </is>
       </c>
       <c r="N179" s="0"/>
     </row>
     <row r="180">
       <c r="A180" s="0" t="n">
-        <v>3646</v>
+        <v>3759</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
+          <t>Postulat von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Erhöhung der Effizienz bei der Erarbeitung und Bewilligung von Bebauungsplänen und der Förderung der Rechtsberatung in Bausachen</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>Gesundheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2025-04-10</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>2028-04-10</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>2023-11-30</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>GLP</t>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N180" s="0"/>
     </row>
     <row r="181">
       <c r="A181" s="0" t="n">
-        <v>3628</v>
+        <v>3758</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+          <t>Motion von Adrian Risi, Adrian Moos, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Michael Felber, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend Effizienzsteigerung und Aufwertung der Verwaltungsrechtspflege in baurechtlichen Belangen durch Entlastung der Exekutive und Schaffung einer selbstständigen Rekursinstanz</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2025-08-26</t>
+          <t>2024-08-29</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>Inkrafttreten</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
-[...2 lines deleted...]
-      <c r="J181" s="0"/>
+          <t/>
+        </is>
+      </c>
+      <c r="J181" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-29</t>
+        </is>
+      </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>2023-10-24</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Risi Adrian, Moos Adrian, Iten Fabio, Illi Jeffrey, Arnold Jost, Bürgler Karl, Arnold Michael, Felber Michael, Iten Patrick, Rust Peter, Brunner Philip C., Moos Stefan</t>
         </is>
       </c>
       <c r="N181" s="0"/>
     </row>
     <row r="182">
       <c r="A182" s="0" t="n">
-        <v>3625</v>
+        <v>3755</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+          <t>Postulat von Eva Maurenbrecher, Jeffrey Illi, Heinz Achermann und Anna Bieri betreffend Überdachung der Autobahn A14 in Hünenberg</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>2028-07-03</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>2023-10-10</t>
+          <t>2024-06-28</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Maurenbrecher Eva, Illi Jeffrey, Achermann Heinz, Bieri Anna</t>
         </is>
       </c>
       <c r="N182" s="0"/>
     </row>
     <row r="183">
       <c r="A183" s="0" t="n">
-        <v>3621</v>
+        <v>3743</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Ersatzneubaus altes Laborgebäude, Zugerstrasse 50, Steinhausen</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-06-09</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J183" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J183" s="0"/>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>2023-09-29</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+          <t/>
         </is>
       </c>
       <c r="N183" s="0"/>
     </row>
     <row r="184">
       <c r="A184" s="0" t="n">
-        <v>3617</v>
+        <v>3742</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung des Umbaus und der Instandsetzung des Kaufmännischen Bildungszentrums Zug</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-08-22</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J184" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J184" s="0"/>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>2023-09-12</t>
+          <t>2024-06-04</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+          <t/>
         </is>
       </c>
       <c r="N184" s="0"/>
     </row>
     <row r="185">
       <c r="A185" s="0" t="n">
-        <v>3616</v>
+        <v>3736</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+          <t>Postulat von Thomas Meierhans, Manuela Käch und Fabio Iten betreffend Überdachungen der Autobahn A14 «Vier Vorteile auf einen Streich»</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2025-01-30</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+          <t/>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>2028-01-30</t>
+          <t>2028-10-30</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>2023-09-07</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+          <t>Meierhans Thomas, Käch Manuela, Iten Fabio</t>
         </is>
       </c>
       <c r="N185" s="0"/>
     </row>
     <row r="186">
       <c r="A186" s="0" t="n">
-        <v>3613</v>
+        <v>3735</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+          <t>Postulat der SVP-Fraktion betreffend Kapazitätssteigerung Autobahnanschluss Baar («Kurfürstkreuzung»)</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2024-06-21</t>
+          <t>2025-10-30</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J186" s="0"/>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-30</t>
+        </is>
+      </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>2023-08-29</t>
+          <t>2024-05-21</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N186" s="0"/>
     </row>
     <row r="187">
       <c r="A187" s="0" t="n">
-        <v>3602</v>
+        <v>3734</v>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+          <t>Postulat von Patrick Röösli betreffend vereinfachte Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>Staatskanzlei</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2024-08-29</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
+          <t/>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>2026-12-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>2023-08-07</t>
+          <t>2024-05-20</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>Schweizer Emil, Monney Esther</t>
+          <t>Röösli Patrick</t>
         </is>
       </c>
       <c r="N187" s="0"/>
     </row>
     <row r="188">
       <c r="A188" s="0" t="n">
-        <v>3595</v>
+        <v>3733</v>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+          <t>Motion von Adrian Moos, Adrian Risi, Fabio Iten, Jeffrey Illi, Jost Arnold, Karl Bürgler, Michael Arnold, Patrick Iten, Peter Rust, Philip C. Brunner und Stefan Moos betreffend die Einführung des «Zürcher Modells» beim Baubewilligungsverfahren</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2024-07-03</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J188" s="0"/>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-15</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Moos Adrian, Risi Adrian, Iten Fabio, Bürgler Karl, Arnold Michael, Rust Peter, Brunner Philip C., Illi Jeffrey, Arnold Jost, Iten Patrick, Moos Stefan</t>
         </is>
       </c>
       <c r="N188" s="0"/>
     </row>
     <row r="189">
       <c r="A189" s="0" t="n">
-        <v>3594</v>
+        <v>3732</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+          <t>Motion von Kurt Balmer, Roger Wiederkehr, Adrian Risi, Rainer Leemann und Philip C. Brunner betreffend Bildung eines allgemeinen Kantonsfonds</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2024-03-07</t>
+          <t>2025-10-02</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J189" s="0"/>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>2028-10-02</t>
+        </is>
+      </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>2023-07-11</t>
+          <t>2024-05-13</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Balmer Kurt, Wiederkehr Roger, Risi Adrian, Leemann Rainer, Brunner Philip C.</t>
         </is>
       </c>
       <c r="N189" s="0"/>
     </row>
     <row r="190">
       <c r="A190" s="0" t="n">
-        <v>3592</v>
+        <v>3727</v>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+          <t>Postulat der SVP-Fraktion betreffend Kundenfreundlichkeit sowie Warte- und Öffnungszeiten beim Strassenverkehrsamt Zug</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2024-05-08</t>
+          <t>2025-08-28</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J190" s="0"/>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>2028-08-28</t>
+        </is>
+      </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>2023-07-04</t>
+          <t>2024-05-02</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N190" s="0"/>
     </row>
     <row r="191">
       <c r="A191" s="0" t="n">
-        <v>3584</v>
+        <v>3726</v>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+          <t>Motion von Tabea Zimmermann, Urs Andermatt, Fabio Iten, Christian Hegglin, Hans Jörg Villiger und Klemens Iten betreffend Regelungen im Umgang mit Smartphones an Zuger Schulen</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>Direktion für Bildung und Kultur</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2024-09-26</t>
+          <t>2025-07-03</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>2027-09-26</t>
+          <t>2028-07-03</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>2023-06-13</t>
+          <t>2024-04-30</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>Die Mitte</t>
+          <t>Zimmermann Gibson Tabea, Andermatt Urs, Iten Fabio, Villiger Hans Jörg, Iten Klemens, Hegglin Christian</t>
         </is>
       </c>
       <c r="N191" s="0"/>
     </row>
     <row r="192">
       <c r="A192" s="0" t="n">
-        <v>3579</v>
+        <v>3725</v>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+          <t>Postulat von Thomas Werner betreffend Erarbeitung eines Verkehrskonzepts inkl. Machbarkeitsstudie und grober Kostenschätzung einer Velo-Bahn vom Ägerital nach Zug sowie einer U-Bahn und Seilbahnverbindung zwischen dem Ägerital und Zug/Baar</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>Direktion für Bildung und Kultur</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2024-05-23</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2025-05-23</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>2023-06-06</t>
+          <t>2024-04-29</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+          <t>Werner Thomas</t>
         </is>
       </c>
       <c r="N192" s="0"/>
     </row>
     <row r="193">
       <c r="A193" s="0" t="n">
-        <v>3574</v>
+        <v>3704</v>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+          <t>Motion der SP- und der ALG-Fraktion betreffend Linderung der Wohnungsnot im Kanton Zug</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>Erheblicherklärung</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>2023-05-13</t>
+          <t>2024-03-21</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>Leuenberger Simon</t>
+          <t>SP, ALG</t>
         </is>
       </c>
       <c r="N193" s="0"/>
     </row>
     <row r="194">
       <c r="A194" s="0" t="n">
-        <v>3569</v>
+        <v>3684</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz betreffend Schaffung von gesetzlichen Grundlagen für den innerkantonalen elektronischen Datenaustausch und Bildung einer neuen ständigen Kommission</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J194" s="0"/>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>2025-04-11</t>
+        </is>
+      </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>2023-05-02</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N194" s="0"/>
     </row>
     <row r="195">
       <c r="A195" s="0" t="n">
-        <v>3562</v>
+        <v>3683</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Postulat</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+          <t>Motion der ad-hoc Kommission Pilotprojektgesetz für den elektronischen Datenaustausch unter gemeindlichen und kantonalen Organen mit «GERES»</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Finanzdirektion</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2024-05-23</t>
+          <t>2024-04-11</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>sofortige Behandlung und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>2027-05-23</t>
+          <t>2027-04-11</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>2023-04-18</t>
+          <t>2024-02-23</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+          <t>alt-ad-hoc-Pilotprojektgesetz, 3612</t>
         </is>
       </c>
       <c r="N195" s="0"/>
     </row>
     <row r="196">
       <c r="A196" s="0" t="n">
-        <v>3546</v>
+        <v>3680</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+          <t>Postulat der SVP-Fraktion betreffend Guthaben auf Bezahlkarten statt Bargeld für Asylsuchende und abgewiesene Asylbewerber (eingereicht als Motion)</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Direktion des Innern</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2024-07-04</t>
+          <t>2025-02-21</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Umwandlung in ein Postulat und Erheblicherklärung</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>2027-07-04</t>
+          <t>2028-02-21</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>2023-03-28</t>
+          <t>2024-02-13</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>FDP</t>
+          <t>SVP</t>
         </is>
       </c>
       <c r="N196" s="0"/>
     </row>
     <row r="197">
       <c r="A197" s="0" t="n">
-        <v>3544</v>
+        <v>3676</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Postulat</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>Motion von Mirjam Arnold, Michael Felber, Isabel Liniger, Tom Magnusson, Jill Nussbaumer, Anastas Odermatt und Martin Zimmermann betreffend Zuständigkeitsregelung für den Budgetprozess der Ombuds- und der Datenschutzstelle</t>
+          <t>Postulat von Patrick Röösli und Heinz Achermann betreffend Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz WFG) zu den Mietzinsbeiträgen </t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>Sicherheitsdirektion</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2024-03-01</t>
+          <t>2025-01-30</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>2027-03-01</t>
+          <t>2028-01-30</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>2023-03-27</t>
+          <t>2024-02-03</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>Liniger Isabel, Magnusson Tom, Nussbaumer Jill, Odermatt Anastas, Zimmermann Martin</t>
+          <t>Röösli Patrick, Achermann Heinz</t>
         </is>
       </c>
       <c r="N197" s="0"/>
     </row>
     <row r="198">
       <c r="A198" s="0" t="n">
-        <v>3541</v>
+        <v>3667</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+          <t>Motion der FDP-Fraktion betreffend Anpassung des Gesetzes über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG)</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>Justizprüfungskommission</t>
+          <t>Baudirektion</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2025-02-21</t>
+          <t>2024-12-19</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>Teil-Erheblicherklärung</t>
+          <t>Erheblicherklärung</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>2028-02-21</t>
+          <t>2027-12-19</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>2023-03-21</t>
+          <t>2024-01-29</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+          <t/>
         </is>
       </c>
       <c r="N198" s="0"/>
     </row>
     <row r="199">
       <c r="A199" s="0" t="n">
-        <v>3535</v>
+        <v>3656</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Ersatz Bereichsrechner Lichtsignalanlagen»</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2024-07-12</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J199" s="0"/>
       <c r="K199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-12-19</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N199" s="0"/>
     </row>
     <row r="200">
       <c r="A200" s="0" t="n">
-        <v>3534</v>
+        <v>3646</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+          <t>Motion</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+          <t>Motion der GLP-Fraktion betreffend Selbstbestimmtes Lebensende in Pflegeinstitutionen</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Baudirektion</t>
+          <t>Gesundheitsdirektion</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2023-10-07</t>
+          <t>2025-04-10</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Genehmigung Schlussabrechnung pendent</t>
+          <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="J200" s="0"/>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>2028-04-10</t>
+        </is>
+      </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>2023-02-28</t>
+          <t>2023-11-30</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>GLP</t>
         </is>
       </c>
       <c r="N200" s="0"/>
     </row>
     <row r="201">
       <c r="A201" s="0" t="n">
+        <v>3628</v>
+      </c>
+      <c r="B201" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>Teilrevision des Gesetzes über die Steuern im Strassenverkehr (Strassenverkehrssteuergesetz, SVStG)</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <t>2025-08-26</t>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
+        <is>
+          <t>Inkrafttreten</t>
+        </is>
+      </c>
+      <c r="I201" s="0" t="inlineStr">
+        <is>
+          <t>Das Inkrafttreten wird zu einem späteren Zeitpunkt bestimmt.</t>
+        </is>
+      </c>
+      <c r="J201" s="0"/>
+      <c r="K201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L201" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-24</t>
+        </is>
+      </c>
+      <c r="M201" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N201" s="0"/>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="n">
+        <v>3625</v>
+      </c>
+      <c r="B202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der SVP-Fraktion betreffend neues Konzept zur Aufwertung des heutigen ungenügenden Geschichtsunterrichts an der Zuger Volksschule</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J202" s="0" t="inlineStr">
+        <is>
+          <t>2028-07-03</t>
+        </is>
+      </c>
+      <c r="K202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L202" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-10</t>
+        </is>
+      </c>
+      <c r="M202" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N202" s="0"/>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="n">
+        <v>3621</v>
+      </c>
+      <c r="B203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Röösli, Thomas Meierhans, Peter Rust, Benny Elsener, Fabio Iten, Patrick Iten und Jean Luc Mösch betreffend vereinfachte Anwendung Bebauungspläne</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J203" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K203" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L203" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-29</t>
+        </is>
+      </c>
+      <c r="M203" s="0" t="inlineStr">
+        <is>
+          <t>Röösli Patrick, Meierhans Thomas, Rust Peter, Elsener Benny, Iten Fabio, Iten Patrick, Mösch Jean Luc</t>
+        </is>
+      </c>
+      <c r="N203" s="0"/>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="n">
+        <v>3617</v>
+      </c>
+      <c r="B204" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C204" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Andreas Lustenberger, Erich Grob, Klemens Iten, Eva Maurenbrecher und Michèle Schuler betreffend die Erarbeitung einer kantonalen Wasserstrategie</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G204" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H204" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J204" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K204" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-12</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>Lustenberger Andreas, Grob Erich, Iten Klemens, Maurenbrecher Eva, Schmid Michèle</t>
+        </is>
+      </c>
+      <c r="N204" s="0"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="n">
+        <v>3616</v>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Jean Luc Mösch, Erich Grob, Patrick Iten, Mirjam Arnold, Patrick Röösli, Simon Leuenberger, Manuela Käch, Roger Wiederkehr, Peter Rust und Michael Felber betreffend Schaffung einer zentralen Koordinationsstelle in Bezug auf gebietsfremde Arten (Neobiota) sowie Ergänzung des bestehenden kantonalen Umsetzungsplans zum Umgang mit invasiven gebietsfremden Organismen (Dezember 2021) durch einen kantonalen, mittelfristigen Massnahmenplan</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>2025-01-30</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>A) Erheblicherklärung hinsichtlich der Punkte:3.1. Aktualisierung des Massnahmenplans3.2. Schaffung einer Koordinationsstelle Neobiota3.3. Schaffung der notwendigen Finanzmittel für die       Umsetzung des Massnahmenplans 3.4. Stärkung der Gemeinden bei der Neobiota-Regulierung3.5. Stärkung der Prävention3.6. ÖffentlichkeitsarbeitB) Nichterheblicherklärung in Bezug auf die Punkte:3.7. Schaffung einer gesetzlichen Grundlage zur       Entschädigung von Ernte-, Fang- oder Produktionseinbussen durch Neobiota</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>2028-01-30</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>2023-09-07</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>Mösch Jean Luc, Grob Erich, Iten Patrick, Arnold Mirjam, Röösli Patrick, Leuenberger Simon, Käch Manuela, Wiederkehr Roger, Rust Peter, Felber Michael</t>
+        </is>
+      </c>
+      <c r="N205" s="0"/>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="n">
+        <v>3613</v>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der neuen Kantonsschule Rotkreuz und den damit verbundenen Landerwerb</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>2024-06-21</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J206" s="0"/>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-29</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N206" s="0"/>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="n">
+        <v>3602</v>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Emil Schweizer und Esther Monney betreffend Wiedereinführung eines gedruckten Amtsblattes mit Marktblatt</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>Staatskanzlei</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>2024-08-29</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-01</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>2023-08-07</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>Schweizer Emil, Monney Esther</t>
+        </is>
+      </c>
+      <c r="N207" s="0"/>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="n">
+        <v>3595</v>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Radstrecke 29, Unterführung SBB-Brücke Brüggli, Gemeinde Zug»</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J208" s="0"/>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N208" s="0"/>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="n">
+        <v>3594</v>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS P, Knoten Blatt-Hinterburgmühle, Gemeinde Neuheim»</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2024-03-07</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J209" s="0"/>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-11</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N209" s="0"/>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="n">
+        <v>3592</v>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 25, Ersatzneubau Brücke Seefeld, Gemeinde Walchwil»</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-08</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J210" s="0"/>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>2023-07-04</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N210" s="0"/>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="n">
+        <v>3584</v>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der Fraktion Die Mitte betreffend Einführung einer BM Sek+ für leistungsstarke Schülerinnen und Schüler</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2024-09-26</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>2027-09-26</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-13</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>Die Mitte</t>
+        </is>
+      </c>
+      <c r="N211" s="0"/>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="n">
+        <v>3579</v>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Patrick Iten, Vroni Straub, Adrian Risi, Jean-Luc Mösch, Stefan Moos und Anna Bieri betreffend Anpassung des Schulgesetzes, damit Kinder mit leichter ASS (Autismus Spektrum Störung) und Kinder mit AD(H)S (Aufmerksamkeitsdefizit – Hyperaktivitätsstörung) im Regelschulsystem berücksichtigt werden können</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>Direktion für Bildung und Kultur</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>2023-06-06</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t>Iten Patrick, Straub Vroni, Mösch Jean Luc, Risi Adrian, Moos Stefan, Bieri Anna</t>
+        </is>
+      </c>
+      <c r="N212" s="0"/>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="n">
+        <v>3574</v>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Simon Leuenberger betreffend Einführung einer obligatorischen Sicherheitsveranstaltung über den Bevölkerungsschutz für junge Schweizerinnen, Ausländerinnen und Ausländer im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>Sicherheitsdirektion</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-13</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>Leuenberger Simon</t>
+        </is>
+      </c>
+      <c r="N213" s="0"/>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="n">
+        <v>3569</v>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J214" s="0"/>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>2023-05-02</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N214" s="0"/>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="n">
+        <v>3562</v>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Ivo Egger, Klemens Iten, Beat Iten, Stefan Moos, Manuela Käch, Barbara Gysel, Pirmin Andermatt und Thomas Gander betreffend Windenergie im Richtplan</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2024-05-23</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>2027-05-23</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>2023-04-18</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>Egger Ivo, Iten Klemens, Iten Beat, Moos Stefan, Käch Manuela, Gysel Barbara, Andermatt Pirmin, Gander Thomas</t>
+        </is>
+      </c>
+      <c r="N215" s="0"/>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="n">
+        <v>3546</v>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Postulat der FDP-Fraktion betreffend Planung und Sicherstellung der zukünftigen Arbeitszonen im Kanton Zug</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2024-07-04</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>2027-07-04</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-28</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>FDP</t>
+        </is>
+      </c>
+      <c r="N216" s="0"/>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="n">
+        <v>3541</v>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>Berichts-Motion von Kurt Balmer, Mirjam Arnold, Benny Elsener, Isabel Liniger, Anastas Odermatt und Michael Riboni betreffend Gerichtsanalyse und Anpassungsbedarf der Organisation der Zuger Justiz an zukünftige Herausforderungen</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>Justizprüfungskommission</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2025-02-21</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>Teil-Erheblicherklärung</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>2028-02-21</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>2023-03-21</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>Balmer Kurt, Elsener Benny, Liniger Isabel, Odermatt Anastas, Riboni Michael</t>
+        </is>
+      </c>
+      <c r="N217" s="0"/>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="n">
+        <v>3535</v>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS381, Talacher-Moosrank, Gemeinde Baar»</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J218" s="0"/>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N218" s="0"/>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="n">
+        <v>3534</v>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS H, Riedmatt-Brücke A 14, Gemeinden Zug und Steinhausen»</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2023-10-07</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J219" s="0"/>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>2023-02-28</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="n">
         <v>3533</v>
       </c>
-      <c r="B201" s="0" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C201" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E201" s="0" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für eine moderne Zuger Kantonsgeschichte
 </t>
         </is>
       </c>
-      <c r="F201" s="0" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G201" s="0" t="inlineStr">
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <t>2024-06-21</t>
         </is>
       </c>
-      <c r="H201" s="0" t="inlineStr">
+      <c r="H220" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I201" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L201" s="0" t="inlineStr">
+      <c r="I220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J220" s="0"/>
+      <c r="K220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L220" s="0" t="inlineStr">
         <is>
           <t>2023-02-21</t>
         </is>
       </c>
-      <c r="M201" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A202" s="0" t="n">
+      <c r="M220" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N220" s="0"/>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="n">
         <v>3532</v>
       </c>
-      <c r="B202" s="0" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C202" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E202" s="0" t="inlineStr">
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
         <is>
           <t>Postulat der SP-Fraktion betreffend Sicherstellung einer fairen Finanzierung von Schutzplätzen für Gewaltbetroffene im Kanton Zug</t>
         </is>
       </c>
-      <c r="F202" s="0" t="inlineStr">
+      <c r="F221" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G202" s="0" t="inlineStr">
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <t>2024-03-21</t>
         </is>
       </c>
-      <c r="H202" s="0" t="inlineStr">
+      <c r="H221" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I202" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J202" s="0" t="inlineStr">
+      <c r="I221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J221" s="0" t="inlineStr">
         <is>
           <t>2027-03-21</t>
         </is>
       </c>
-      <c r="K202" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="0" t="inlineStr">
+      <c r="K221" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L221" s="0" t="inlineStr">
         <is>
           <t>2023-02-16</t>
         </is>
       </c>
-      <c r="M202" s="0" t="inlineStr">
+      <c r="M221" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N202" s="0"/>
-[...2 lines deleted...]
-      <c r="A203" s="0" t="n">
+      <c r="N221" s="0"/>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="n">
         <v>3525</v>
       </c>
-      <c r="B203" s="0" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C203" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E203" s="0" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <t>Motion von Mirjam Arnold und Kurt Balmer betreffend Aufsicht über die Willensvollstrecker, Erbschaftsverwalter und die Erbschaftsbehörde</t>
         </is>
       </c>
-      <c r="F203" s="0" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G203" s="0" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H203" s="0" t="inlineStr">
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J203" s="0" t="inlineStr">
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K203" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="0" t="inlineStr">
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
         <is>
           <t>2023-02-03</t>
         </is>
       </c>
-      <c r="M203" s="0" t="inlineStr">
+      <c r="M222" s="0" t="inlineStr">
         <is>
           <t>Arnold Mirjam, Balmer Kurt</t>
         </is>
       </c>
-      <c r="N203" s="0"/>
-[...2 lines deleted...]
-      <c r="A204" s="0" t="n">
+      <c r="N222" s="0"/>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="n">
         <v>3512</v>
       </c>
-      <c r="B204" s="0" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C204" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E204" s="0" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung Kantonsschule Zug</t>
         </is>
       </c>
-      <c r="F204" s="0" t="inlineStr">
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G204" s="0" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
         <is>
           <t>2024-01-12</t>
         </is>
       </c>
-      <c r="H204" s="0" t="inlineStr">
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I204" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L204" s="0" t="inlineStr">
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J223" s="0"/>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
         <is>
           <t>2022-12-20</t>
         </is>
       </c>
-      <c r="M204" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A205" s="0" t="n">
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N223" s="0"/>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="n">
         <v>3507</v>
       </c>
-      <c r="B205" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>Verschiedenes</t>
         </is>
       </c>
-      <c r="C205" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E205" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramme des Kantonsrats Legislatur 2023–2026</t>
         </is>
       </c>
-      <c r="F205" s="0" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <t>Staatskanzlei</t>
         </is>
       </c>
-      <c r="G205" s="0" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <t>2026-04-27</t>
         </is>
       </c>
-      <c r="H205" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I205" s="0" t="inlineStr">
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
         <is>
           <t>Arbeitsprogramm Kantonsrat 3. und 4. Quartal 2026</t>
         </is>
       </c>
-      <c r="J205" s="0"/>
-[...5 lines deleted...]
-      <c r="L205" s="0" t="inlineStr">
+      <c r="J224" s="0"/>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
         <is>
           <t>2022-11-24</t>
         </is>
       </c>
-      <c r="M205" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A206" s="0" t="n">
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N224" s="0"/>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="n">
         <v>3502</v>
       </c>
-      <c r="B206" s="0" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C206" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E206" s="0" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <t>Postulat von Heinz Achermann, Anna Bieri, Rita Hofer, Virginia Köpfli, Eva Maurenbrecher und Martin Schuler betreffend Sicherheit für Kinder auf dem Schulweg auf der Sinserstrasse im Bereich Matten</t>
         </is>
       </c>
-      <c r="F206" s="0" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
-      <c r="G206" s="0" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
-      <c r="H206" s="0" t="inlineStr">
+      <c r="H225" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I206" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J206" s="0" t="inlineStr">
+      <c r="I225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J225" s="0" t="inlineStr">
         <is>
           <t>2027-03-01</t>
         </is>
       </c>
-      <c r="K206" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L206" s="0" t="inlineStr">
+      <c r="K225" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L225" s="0" t="inlineStr">
         <is>
           <t>2022-11-20</t>
         </is>
       </c>
-      <c r="M206" s="0" t="inlineStr">
+      <c r="M225" s="0" t="inlineStr">
         <is>
           <t>Achermann Heinz, Bieri Anna, Hofer Rita, Köpfli Virginia, Maurenbrecher Eva, Schuler Martin </t>
         </is>
       </c>
-      <c r="N206" s="0"/>
-[...2 lines deleted...]
-      <c r="A207" s="0" t="n">
+      <c r="N225" s="0"/>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="n">
         <v>3495</v>
       </c>
-      <c r="B207" s="0" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C207" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E207" s="0" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <t>Motion der SP-Fraktion betreffend Revision des Gesetzes über Wahlen und Abstimmungen (WAG) und des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz, GG)</t>
         </is>
       </c>
-      <c r="F207" s="0" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G207" s="0" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <t>2025-06-05</t>
         </is>
       </c>
-      <c r="H207" s="0" t="inlineStr">
+      <c r="H226" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I207" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J207" s="0" t="inlineStr">
+      <c r="I226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J226" s="0" t="inlineStr">
         <is>
           <t>2028-06-05</t>
         </is>
       </c>
-      <c r="K207" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L207" s="0" t="inlineStr">
+      <c r="K226" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L226" s="0" t="inlineStr">
         <is>
           <t>2022-11-08</t>
         </is>
       </c>
-      <c r="M207" s="0" t="inlineStr">
+      <c r="M226" s="0" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="N207" s="0"/>
-[...2 lines deleted...]
-      <c r="A208" s="0" t="n">
+      <c r="N226" s="0"/>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="n">
         <v>3488</v>
       </c>
-      <c r="B208" s="0" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C208" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E208" s="0" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <t>Postulat von Christian Hegglin, Virginia Köpfli und Alois Gössi für einen Veloweg zwischen Sins und der Eisenbahnbrücke Meisterswil-Oberrüti</t>
         </is>
       </c>
-      <c r="F208" s="0" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G208" s="0" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
         <is>
           <t>2024-02-29</t>
         </is>
       </c>
-      <c r="H208" s="0" t="inlineStr">
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J208" s="0" t="inlineStr">
+      <c r="I227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J227" s="0" t="inlineStr">
         <is>
           <t>2027-02-28</t>
         </is>
       </c>
-      <c r="K208" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L208" s="0" t="inlineStr">
+      <c r="K227" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L227" s="0" t="inlineStr">
         <is>
           <t>2022-10-25</t>
         </is>
       </c>
-      <c r="M208" s="0" t="inlineStr">
+      <c r="M227" s="0" t="inlineStr">
         <is>
           <t>Hegglin Christian, Köpfli Virginia, Gössi Alois</t>
         </is>
       </c>
-      <c r="N208" s="0"/>
-[...2 lines deleted...]
-      <c r="A209" s="0" t="n">
+      <c r="N227" s="0"/>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="n">
         <v>3480</v>
       </c>
-      <c r="B209" s="0" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C209" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E209" s="0" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und einen Neubau an der Hofstrasse 15, Zug</t>
         </is>
       </c>
-      <c r="F209" s="0" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G209" s="0" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
         <is>
           <t>2023-08-18</t>
         </is>
       </c>
-      <c r="H209" s="0" t="inlineStr">
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I209" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L209" s="0" t="inlineStr">
+      <c r="I228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J228" s="0"/>
+      <c r="K228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L228" s="0" t="inlineStr">
         <is>
           <t>2022-09-20</t>
         </is>
       </c>
-      <c r="M209" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A210" s="0" t="n">
+      <c r="M228" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N228" s="0"/>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="n">
         <v>3479</v>
       </c>
-      <c r="B210" s="0" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C210" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E210" s="0" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss über das Strassenbauprogramm 2023–2030
 </t>
         </is>
       </c>
-      <c r="F210" s="0" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G210" s="0" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
         <is>
           <t>2023-06-06</t>
         </is>
       </c>
-      <c r="H210" s="0" t="inlineStr">
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I210" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L210" s="0" t="inlineStr">
+      <c r="I229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J229" s="0"/>
+      <c r="K229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L229" s="0" t="inlineStr">
         <is>
           <t>2022-09-13</t>
         </is>
       </c>
-      <c r="M210" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A211" s="0" t="n">
+      <c r="M229" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N229" s="0"/>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="n">
         <v>3471</v>
       </c>
-      <c r="B211" s="0" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C211" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E211" s="0" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Realisierung eines Ersatzneubaus der Durchgangsstation, Zugerstrasse 52, Steinhausen </t>
         </is>
       </c>
-      <c r="F211" s="0" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G211" s="0" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
         <is>
           <t>2023-09-08</t>
         </is>
       </c>
-      <c r="H211" s="0" t="inlineStr">
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I211" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L211" s="0" t="inlineStr">
+      <c r="I230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J230" s="0"/>
+      <c r="K230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L230" s="0" t="inlineStr">
         <is>
           <t>2022-08-23</t>
         </is>
       </c>
-      <c r="M211" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A212" s="0" t="n">
+      <c r="M230" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N230" s="0"/>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="n">
         <v>3453</v>
       </c>
-      <c r="B212" s="0" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C212" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E212" s="0" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für Soft-Massnahmen zur Förderung des Velofahrens</t>
         </is>
       </c>
-      <c r="F212" s="0" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G212" s="0" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H212" s="0" t="inlineStr">
+      <c r="H231" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I212" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L212" s="0" t="inlineStr">
+      <c r="I231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J231" s="0"/>
+      <c r="K231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L231" s="0" t="inlineStr">
         <is>
           <t>2022-06-28</t>
         </is>
       </c>
-      <c r="M212" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A213" s="0" t="n">
+      <c r="M231" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N231" s="0"/>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="n">
         <v>3443</v>
       </c>
-      <c r="B213" s="0" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C213" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E213" s="0" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <t>Postulat von Ivo Egger, Stéphanie Vuichard und Luzian Franzini betreffend Umgang mit dem Klimawandel im kantonalen Richtplan</t>
         </is>
       </c>
-      <c r="F213" s="0" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G213" s="0" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
         <is>
           <t>2023-12-14</t>
         </is>
       </c>
-      <c r="H213" s="0" t="inlineStr">
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I213" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J213" s="0" t="inlineStr">
+      <c r="I232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J232" s="0" t="inlineStr">
         <is>
           <t>2026-12-14</t>
         </is>
       </c>
-      <c r="K213" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L213" s="0" t="inlineStr">
+      <c r="K232" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L232" s="0" t="inlineStr">
         <is>
           <t>2022-06-13</t>
         </is>
       </c>
-      <c r="M213" s="0" t="inlineStr">
+      <c r="M232" s="0" t="inlineStr">
         <is>
           <t>Egger Ivo, Horat Stéphanie, Franzini Luzian</t>
         </is>
       </c>
-      <c r="N213" s="0"/>
-[...2 lines deleted...]
-      <c r="A214" s="0" t="n">
+      <c r="N232" s="0"/>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="n">
         <v>3439</v>
       </c>
-      <c r="B214" s="0" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C214" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E214" s="0" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und den Umbau des Theilerhauses an der Hofstrasse, Zug</t>
         </is>
       </c>
-      <c r="F214" s="0" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G214" s="0" t="inlineStr">
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <t>2023-05-11</t>
         </is>
       </c>
-      <c r="H214" s="0" t="inlineStr">
+      <c r="H233" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I214" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L214" s="0" t="inlineStr">
+      <c r="I233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J233" s="0"/>
+      <c r="K233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L233" s="0" t="inlineStr">
         <is>
           <t>2022-06-07</t>
         </is>
       </c>
-      <c r="M214" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A215" s="0" t="n">
+      <c r="M233" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N233" s="0"/>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="n">
         <v>3364</v>
       </c>
-      <c r="B215" s="0" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C215" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E215" s="0" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <t>Postulat von Thomas Meierhans und Patrick Röösli betreffend ein kantonales Depot für historische Bauteile (eingereicht als Motion) </t>
         </is>
       </c>
-      <c r="F215" s="0" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G215" s="0" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
         <is>
           <t>2023-09-28</t>
         </is>
       </c>
-      <c r="H215" s="0" t="inlineStr">
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I215" s="0" t="inlineStr">
+      <c r="I234" s="0" t="inlineStr">
         <is>
           <t>Umwandlung in ein Postulat und Teilerheblicherklärung</t>
         </is>
       </c>
-      <c r="J215" s="0" t="inlineStr">
+      <c r="J234" s="0" t="inlineStr">
         <is>
           <t>2026-09-27</t>
         </is>
       </c>
-      <c r="K215" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L215" s="0" t="inlineStr">
+      <c r="K234" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L234" s="0" t="inlineStr">
         <is>
           <t>2022-01-26</t>
         </is>
       </c>
-      <c r="M215" s="0" t="inlineStr">
+      <c r="M234" s="0" t="inlineStr">
         <is>
           <t>Röösli Patrick, Meierhans Thomas</t>
         </is>
       </c>
-      <c r="N215" s="0"/>
-[...2 lines deleted...]
-      <c r="A216" s="0" t="n">
+      <c r="N234" s="0"/>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="n">
         <v>3354</v>
       </c>
-      <c r="B216" s="0" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C216" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E216" s="0" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <t>Postulat von Markus Spörri und Peter Letter betreffend Umfahrungstunnel Unterägeri</t>
         </is>
       </c>
-      <c r="F216" s="0" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G216" s="0" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H216" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I216" s="0" t="inlineStr">
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I235" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J216" s="0" t="inlineStr">
+      <c r="J235" s="0" t="inlineStr">
         <is>
           <t>2026-06-28</t>
         </is>
       </c>
-      <c r="K216" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L216" s="0" t="inlineStr">
+      <c r="K235" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L235" s="0" t="inlineStr">
         <is>
           <t>2021-12-20</t>
         </is>
       </c>
-      <c r="M216" s="0" t="inlineStr">
+      <c r="M235" s="0" t="inlineStr">
         <is>
           <t>Spörri Markus, Letter Peter</t>
         </is>
       </c>
-      <c r="N216" s="0"/>
-[...2 lines deleted...]
-      <c r="A217" s="0" t="n">
+      <c r="N235" s="0"/>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="n">
         <v>3350</v>
       </c>
-      <c r="B217" s="0" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C217" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E217" s="0" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli und Philip C. Brunner betreffend Übertragung der Kantonsratssitzungen per Livestream</t>
         </is>
       </c>
-      <c r="F217" s="0" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <t>Büro des Kantonsrats</t>
         </is>
       </c>
-      <c r="G217" s="0" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <t>2025-12-18</t>
         </is>
       </c>
-      <c r="H217" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I217" s="0" t="inlineStr">
+      <c r="H236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I236" s="0" t="inlineStr">
         <is>
           <t>Nicht als erledigt abgeschrieben.</t>
         </is>
       </c>
-      <c r="J217" s="0" t="inlineStr">
+      <c r="J236" s="0" t="inlineStr">
         <is>
           <t>2025-11-24</t>
         </is>
       </c>
-      <c r="K217" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L217" s="0" t="inlineStr">
+      <c r="K236" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L236" s="0" t="inlineStr">
         <is>
           <t>2021-12-16</t>
         </is>
       </c>
-      <c r="M217" s="0" t="inlineStr">
+      <c r="M236" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Brunner Philip C.</t>
         </is>
       </c>
-      <c r="N217" s="0"/>
-[...2 lines deleted...]
-      <c r="A218" s="0" t="n">
+      <c r="N236" s="0"/>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="n">
         <v>3320</v>
       </c>
-      <c r="B218" s="0" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C218" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E218" s="0" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <t>Postulat von Philip C. Brunner, Monika Barmet, Karen Umbach, Tabea Zimmermann Gibson, Barbara Gysel und Daniel Stadlin betreffend eine grosszügige, neue multifunktionale Infrastruktur für den Zuger Kantonsrat – mit «publikumsattraktiver, öffentlicher Nutzung mit Ausstrahlungskraft» </t>
         </is>
       </c>
-      <c r="F218" s="0" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G218" s="0" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
         <is>
           <t>2025-10-30</t>
         </is>
       </c>
-      <c r="H218" s="0" t="inlineStr">
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J218" s="0" t="inlineStr">
+      <c r="I237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J237" s="0" t="inlineStr">
         <is>
           <t>2028-10-30</t>
         </is>
       </c>
-      <c r="K218" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L218" s="0" t="inlineStr">
+      <c r="K237" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L237" s="0" t="inlineStr">
         <is>
           <t>2021-11-02</t>
         </is>
       </c>
-      <c r="M218" s="0" t="inlineStr">
+      <c r="M237" s="0" t="inlineStr">
         <is>
           <t>Brunner Philip C., Barmet Monika, Umbach Karen, Zimmermann Gibson Tabea, Gysel Barbara, Stadlin Daniel</t>
         </is>
       </c>
-      <c r="N218" s="0"/>
-[...2 lines deleted...]
-      <c r="A219" s="0" t="n">
+      <c r="N237" s="0"/>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="n">
         <v>3286</v>
       </c>
-      <c r="B219" s="0" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C219" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E219" s="0" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus des Nationalen Testinstituts für Cybersicherheit NTC</t>
         </is>
       </c>
-      <c r="F219" s="0" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G219" s="0" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H219" s="0" t="inlineStr">
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I219" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L219" s="0" t="inlineStr">
+      <c r="I238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J238" s="0"/>
+      <c r="K238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L238" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M219" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A220" s="0" t="n">
+      <c r="M238" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N238" s="0"/>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="n">
         <v>3285</v>
       </c>
-      <c r="B220" s="0" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C220" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E220" s="0" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Beitrag des Kantons Zug zur Unterstützung des Aufbaus einer zentralen Informations- und Anlaufstelle für KMU im Kontext der Cybersicherheit (ITSec4KMU)</t>
         </is>
       </c>
-      <c r="F220" s="0" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <t>Finanzdirektion</t>
         </is>
       </c>
-      <c r="G220" s="0" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <t>2022-06-08</t>
         </is>
       </c>
-      <c r="H220" s="0" t="inlineStr">
+      <c r="H239" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I220" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L220" s="0" t="inlineStr">
+      <c r="I239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J239" s="0"/>
+      <c r="K239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L239" s="0" t="inlineStr">
         <is>
           <t>2021-08-24</t>
         </is>
       </c>
-      <c r="M220" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A221" s="0" t="n">
+      <c r="M239" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N239" s="0"/>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="n">
         <v>3283</v>
       </c>
-      <c r="B221" s="0" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C221" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E221" s="0" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Michael Arnold und Alois Gössi betreffend Unvereinbarkeiten bei Gemeindebehörden  </t>
         </is>
       </c>
-      <c r="F221" s="0" t="inlineStr">
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G221" s="0" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H221" s="0" t="inlineStr">
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J221" s="0" t="inlineStr">
+      <c r="I240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J240" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K221" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" s="0" t="inlineStr">
+      <c r="K240" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L240" s="0" t="inlineStr">
         <is>
           <t>2021-08-23</t>
         </is>
       </c>
-      <c r="M221" s="0" t="inlineStr">
+      <c r="M240" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Arnold Michael, Gössi Alois</t>
         </is>
       </c>
-      <c r="N221" s="0"/>
-[...2 lines deleted...]
-      <c r="A222" s="0" t="n">
+      <c r="N240" s="0"/>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="n">
         <v>3281</v>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E222" s="0" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «Instandsetzung alte Lorzentobelbrücke, Gemeinden Baar und Menzingen»</t>
         </is>
       </c>
-      <c r="F222" s="0" t="inlineStr">
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G222" s="0" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
         <is>
           <t>2022-02-05</t>
         </is>
       </c>
-      <c r="H222" s="0" t="inlineStr">
+      <c r="H241" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I222" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L222" s="0" t="inlineStr">
+      <c r="I241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J241" s="0"/>
+      <c r="K241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L241" s="0" t="inlineStr">
         <is>
           <t>2021-08-17</t>
         </is>
       </c>
-      <c r="M222" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A223" s="0" t="n">
+      <c r="M241" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N241" s="0"/>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="n">
         <v>3268</v>
       </c>
-      <c r="B223" s="0" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C223" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E223" s="0" t="inlineStr">
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
         <is>
           <t>Postulat von Peter Letter und Markus Spörri betreffend Priorisierung des Abschnitts Rössli-Spinnerei Unterägeri in der Erschliessung des Ägeritals</t>
         </is>
       </c>
-      <c r="F223" s="0" t="inlineStr">
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G223" s="0" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H223" s="0" t="inlineStr">
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I223" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J223" s="0" t="inlineStr">
+      <c r="I242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J242" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K223" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L223" s="0" t="inlineStr">
+      <c r="K242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L242" s="0" t="inlineStr">
         <is>
           <t>2021-06-24</t>
         </is>
       </c>
-      <c r="M223" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="A224" s="0" t="n">
+      <c r="M242" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N242" s="0"/>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="n">
         <v>3262</v>
       </c>
-      <c r="B224" s="0" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C224" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E224" s="0" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
         <is>
           <t>Postulat von Drin Alaj, Thomas Gander und Manuela Käch betreffend Verbesserung der Verkehrsführung an der Sinserstrasse</t>
         </is>
       </c>
-      <c r="F224" s="0" t="inlineStr">
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G224" s="0" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H224" s="0" t="inlineStr">
+      <c r="H243" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I224" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J224" s="0" t="inlineStr">
+      <c r="I243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J243" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K224" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L224" s="0" t="inlineStr">
+      <c r="K243" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L243" s="0" t="inlineStr">
         <is>
           <t>2021-06-09</t>
         </is>
       </c>
-      <c r="M224" s="0" t="inlineStr">
+      <c r="M243" s="0" t="inlineStr">
         <is>
           <t>Alaj Drin, Gander Thomas, Käch Manuela</t>
         </is>
       </c>
-      <c r="N224" s="0"/>
-[...2 lines deleted...]
-      <c r="A225" s="0" t="n">
+      <c r="N243" s="0"/>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="n">
         <v>3260</v>
       </c>
-      <c r="B225" s="0" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <t>Postulat</t>
         </is>
       </c>
-      <c r="C225" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E225" s="0" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
         <is>
           <t>Postulat von Virginia Köpfli, Anna Bieri und Andreas Lustenberger betreffend umfassenden Schutz vor LGB-Feindlichkeit im Kanton Zug angehen</t>
         </is>
       </c>
-      <c r="F225" s="0" t="inlineStr">
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G225" s="0" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <t>2022-11-10</t>
         </is>
       </c>
-      <c r="H225" s="0" t="inlineStr">
+      <c r="H244" s="0" t="inlineStr">
         <is>
           <t>Teil-Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I225" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J225" s="0" t="inlineStr">
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
         <is>
           <t>2025-11-09</t>
         </is>
       </c>
-      <c r="K225" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L225" s="0" t="inlineStr">
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
         <is>
           <t>2021-06-08</t>
         </is>
       </c>
-      <c r="M225" s="0" t="inlineStr">
+      <c r="M244" s="0" t="inlineStr">
         <is>
           <t>Köpfli Virginia, Bieri Anna, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N225" s="0"/>
-[...2 lines deleted...]
-      <c r="A226" s="0" t="n">
+      <c r="N244" s="0"/>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="n">
         <v>3248</v>
       </c>
-      <c r="B226" s="0" t="inlineStr">
+      <c r="B245" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C226" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E226" s="0" t="inlineStr">
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
         <is>
           <t>Motion von Michael Riboni, Thomas Magnusson und Andreas Lustenberger betreffend Einführung des Postulats auf Gemeindeebene</t>
         </is>
       </c>
-      <c r="F226" s="0" t="inlineStr">
+      <c r="F245" s="0" t="inlineStr">
         <is>
           <t>Direktion des Innern</t>
         </is>
       </c>
-      <c r="G226" s="0" t="inlineStr">
+      <c r="G245" s="0" t="inlineStr">
         <is>
           <t>2022-09-29</t>
         </is>
       </c>
-      <c r="H226" s="0" t="inlineStr">
+      <c r="H245" s="0" t="inlineStr">
         <is>
           <t>Erheblicherklärung</t>
         </is>
       </c>
-      <c r="I226" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J226" s="0" t="inlineStr">
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
         <is>
           <t>2025-09-28</t>
         </is>
       </c>
-      <c r="K226" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L226" s="0" t="inlineStr">
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
         <is>
           <t>2021-05-11</t>
         </is>
       </c>
-      <c r="M226" s="0" t="inlineStr">
+      <c r="M245" s="0" t="inlineStr">
         <is>
           <t>Riboni Michael, Magnusson Tom, Lustenberger Andreas</t>
         </is>
       </c>
-      <c r="N226" s="0"/>
-[...2 lines deleted...]
-      <c r="A227" s="0" t="n">
+      <c r="N245" s="0"/>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="n">
         <v>3227</v>
       </c>
-      <c r="B227" s="0" t="inlineStr">
+      <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C227" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E227" s="0" t="inlineStr">
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS Q, Umgestaltung Zentrum, Gemeinde Menzingen»
 </t>
         </is>
       </c>
-      <c r="F227" s="0" t="inlineStr">
+      <c r="F246" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G227" s="0" t="inlineStr">
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <t>2021-10-28</t>
-        </is>
-[...1164 lines deleted...]
-          <t>2012-05-03</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J246" s="0"/>
       <c r="K246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L246" s="0"/>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>2021-04-13</t>
+        </is>
+      </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N246" s="0"/>
     </row>
     <row r="247">
       <c r="A247" s="0" t="n">
-        <v>2024</v>
+        <v>3218</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 381, Schönenfurt-Warthstrasse (Denkmal Morgarten), Gemeinde Oberägeri» </t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2011-07-07</t>
+          <t>2021-10-28</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J247" s="0"/>
       <c r="K247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L247" s="0"/>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>2021-03-23</t>
+        </is>
+      </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N247" s="0"/>
     </row>
     <row r="248">
       <c r="A248" s="0" t="n">
-        <v>1977</v>
+        <v>3185</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+          <t>Gesetz</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+          <t>Teilrevision des kantonalen Energiegesetzes und Kantonsratsbeschluss betreffend Rahmenkredit für ein Programm 2023 bis 2032 zur Förderung von Massnahmen zur Senkung des Energieverbrauchs und der CO2-Emissionen in bestehenden Gebäuden </t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2011-03-31</t>
+          <t>2024-01-26</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J248" s="0"/>
       <c r="K248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L248" s="0"/>
+      <c r="L248" s="0" t="inlineStr">
+        <is>
+          <t>2020-12-15</t>
+        </is>
+      </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N248" s="0"/>
     </row>
     <row r="249">
       <c r="A249" s="0" t="n">
-        <v>1901</v>
+        <v>3165</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+          <t>Kantonsratsbeschluss betreffend Objektkredit Ökoplus für die Planung und Installation von PV-Anlagen und Ladestationen</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2010-09-30</t>
+          <t>2021-08-21</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J249" s="0"/>
       <c r="K249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L249" s="0"/>
+      <c r="L249" s="0" t="inlineStr">
+        <is>
+          <t>2020-11-03</t>
+        </is>
+      </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N249" s="0"/>
     </row>
     <row r="250">
       <c r="A250" s="0" t="n">
-        <v>1775</v>
+        <v>3151</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Gesetz</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 368, Drälikerstrasse, Chamerstrasse-Kanalstrasse, Gemeinde Hünenberg» </t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2010-05-06</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J250" s="0"/>
       <c r="K250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="L250" s="0"/>
+      <c r="L250" s="0" t="inlineStr">
+        <is>
+          <t>2020-10-27</t>
+        </is>
+      </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N250" s="0"/>
     </row>
     <row r="251">
       <c r="A251" s="0" t="n">
-        <v>1693</v>
+        <v>3148</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Motion</t>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
           <t>hängig</t>
         </is>
       </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt «KS 4, Chamer-/Zugerstrasse, Alpenblick-Kollermühle, Gemeinden Zug und Cham»</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2025-07-03</t>
+          <t>2021-06-25</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>Nicht als erledigt abgeschrieben</t>
-[...6 lines deleted...]
-      </c>
+          <t/>
+        </is>
+      </c>
+      <c r="J251" s="0"/>
       <c r="K251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>2008-06-13</t>
+          <t>2020-10-20</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="N251" s="0"/>
     </row>
     <row r="252">
       <c r="A252" s="0" t="n">
+        <v>3129</v>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Planung der Gesamtinstandsetzung mit Neubau der Justizvollzugsanstalt Bostadel, Menzingen</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2021-06-05</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J252" s="0"/>
+      <c r="K252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L252" s="0" t="inlineStr">
+        <is>
+          <t>2020-08-18</t>
+        </is>
+      </c>
+      <c r="M252" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N252" s="0"/>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="n">
+        <v>3102</v>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>Postulat von Pirmin Andermatt, Guido Suter, Karen Umbach und Tabea Zimmermann Gibson betreffend Strategie Alter und Altershilfe</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>Direktion des Innern</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>Frist erstreckt bis 31. Dezember 2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>2026-12-31</t>
+        </is>
+      </c>
+      <c r="K253" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L253" s="0" t="inlineStr">
+        <is>
+          <t>2020-05-12</t>
+        </is>
+      </c>
+      <c r="M253" s="0" t="inlineStr">
+        <is>
+          <t>Andermatt Pirmin, Suter Guido, Umbach Karen, Zimmermann Gibson Tabea</t>
+        </is>
+      </c>
+      <c r="N253" s="0"/>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="n">
+        <v>2885</v>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für Instandsetzung und Umbau des Theilerhauses an der Hofstrasse, Zug</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2019-02-20</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J254" s="0"/>
+      <c r="K254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L254" s="0" t="inlineStr">
+        <is>
+          <t>2018-07-03</t>
+        </is>
+      </c>
+      <c r="M254" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N254" s="0"/>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="n">
+        <v>2855</v>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Investitionsbeitrag und Bürgschaft für den neuen Hauptstützpunkt der Zugerland Verkehrsbetriebe AG und die damit verbundenen Landgeschäfte sowie betreffend Darlehen für die Finanzierung des Neubaus und Objektkredit für den Mieterausbau für den Rettungsdienst und die kantonale Verwaltung auf dem Areal An der Aa, Zug</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2019-05-16</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J255" s="0"/>
+      <c r="K255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L255" s="0" t="inlineStr">
+        <is>
+          <t>2018-03-27</t>
+        </is>
+      </c>
+      <c r="M255" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N255" s="0"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="n">
+        <v>2655</v>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Instandsetzung und Erweiterung des Ausbildungszentrums Schönau auf dem GS 2257, Lorzenstrasse 4, Cham</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2018-01-20</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J256" s="0"/>
+      <c r="K256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L256" s="0" t="inlineStr">
+        <is>
+          <t>2016-08-23</t>
+        </is>
+      </c>
+      <c r="M256" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N256" s="0"/>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="n">
+        <v>2640</v>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse L, Abschnitt Margel-Talacher einschliesslich eines Radstreifens bergwärts, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-30</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J257" s="0"/>
+      <c r="K257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L257" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-21</t>
+        </is>
+      </c>
+      <c r="M257" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N257" s="0"/>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="n">
+        <v>2635</v>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung und Ausbau der Kantonsstrasse 381, Abschnitt Nidfuren-Schmittli einschliesslich eines beidseitigen Radstreifens, Gemeinden Menzingen und Baar</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2017-03-10</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J258" s="0"/>
+      <c r="K258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L258" s="0" t="inlineStr">
+        <is>
+          <t>2016-06-07</t>
+        </is>
+      </c>
+      <c r="M258" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N258" s="0"/>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="n">
+        <v>2501</v>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredit 2016–2021 für die Umsetzung der ersten Phase des Massnahmenplans Ammoniak 2016–2030</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2016-04-09</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J259" s="0"/>
+      <c r="K259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L259" s="0" t="inlineStr">
+        <is>
+          <t>2015-03-31</t>
+        </is>
+      </c>
+      <c r="M259" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N259" s="0"/>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="n">
+        <v>2336</v>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung der Schlussabrechnung zum Kantonsratsbeschluss betreffend Objektkredit für den Landerwerb und für die Realisierung von Neu- und Umbauten für die Kantonsschule Menzingen (KSM)</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="H260" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J260" s="0"/>
+      <c r="K260" s="0" t="inlineStr">
+        <is>
+          <t>Staatswirtschaftskommission</t>
+        </is>
+      </c>
+      <c r="L260" s="0" t="inlineStr">
+        <is>
+          <t>2013-12-17</t>
+        </is>
+      </c>
+      <c r="M260" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N260" s="0"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="n">
+        <v>2310</v>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss über das Strassenbauprogramm 2014–2022</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2014-11-04</t>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I261" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss vom 28.08.2014</t>
+        </is>
+      </c>
+      <c r="J261" s="0"/>
+      <c r="K261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L261" s="0" t="inlineStr">
+        <is>
+          <t>2013-10-22</t>
+        </is>
+      </c>
+      <c r="M261" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N261" s="0"/>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="n">
+        <v>2291</v>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für das Projekt Sanierung der Kantonsstrasse N, Neuheimerstrasse, Abschnitt Kreisel Lättich bis Baarburgrank, Gemeinde Baar</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-26</t>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
+        <is>
+          <t>Kommission bestellt</t>
+        </is>
+      </c>
+      <c r="I262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J262" s="0"/>
+      <c r="K262" s="0" t="inlineStr">
+        <is>
+          <t>Kommission Tiefbau und Gewässer</t>
+        </is>
+      </c>
+      <c r="L262" s="0" t="inlineStr">
+        <is>
+          <t>2013-09-10</t>
+        </is>
+      </c>
+      <c r="M262" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N262" s="0"/>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="n">
+        <v>2212</v>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Objektkredit für die Renaturierung des Tobelbaches, Gemeinde Cham</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2013-08-29</t>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J263" s="0"/>
+      <c r="K263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L263" s="0"/>
+      <c r="M263" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N263" s="0"/>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="n">
+        <v>2108</v>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D264" s="0"/>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Organisation und die Verwaltung der Gemeinden (Gemeindegesetz)</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2000-01-01</t>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
+        <is>
+          <t>Datenmigration</t>
+        </is>
+      </c>
+      <c r="I264" s="0"/>
+      <c r="J264" s="0"/>
+      <c r="K264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L264" s="0"/>
+      <c r="M264" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N264" s="0"/>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="n">
+        <v>2050</v>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Projektierungskredit für die Planung von Neubauten für die Verwaltung und Gerichte des Kantons Zug und die Zugerland Verkehrsbetriebe AG auf dem Areal An der Aa in Zug</t>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2012-05-03</t>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J265" s="0"/>
+      <c r="K265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L265" s="0"/>
+      <c r="M265" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N265" s="0"/>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="n">
+        <v>2024</v>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E266" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Freigabe eines Objektkredits für die Planung und den Bau der Umfahrung Cham-Hünenberg sowie für den Landerwerb</t>
+        </is>
+      </c>
+      <c r="F266" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2011-07-07</t>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J266" s="0"/>
+      <c r="K266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L266" s="0"/>
+      <c r="M266" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N266" s="0"/>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="n">
+        <v>1977</v>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E267" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss betreffend Rahmenkredite Planung und Projektierung Bahnprojekte und Bahnbau</t>
+        </is>
+      </c>
+      <c r="F267" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2011-03-31</t>
+        </is>
+      </c>
+      <c r="H267" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J267" s="0"/>
+      <c r="K267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L267" s="0"/>
+      <c r="M267" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N267" s="0"/>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Kantonsratsbeschluss (referendumsfähig)</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Kantonsratsbeschlusses über das Strassenbauprogramm 2004 - 2011</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2010-09-30</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J268" s="0"/>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L268" s="0"/>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N268" s="0"/>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="n">
+        <v>1775</v>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Gesetz</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>Änderung des Gesetzes über die Förderung von preisgünstigem Wohnraum (WFG), KRB betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum und KRB betreffend Statut der "Aktiengesellschaft zur Förderung von preisgünstigem Wohnraum"</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2010-05-06</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>Genehmigung Schlussabrechnung pendent</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J269" s="0"/>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L269" s="0"/>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N269" s="0"/>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="n">
+        <v>1693</v>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Motion</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>Motion von Anna Lustenberger-Seitz und Berty Zeiter betreffend Velo- und Skating-Verbindung ins Sihltal</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>Baudirektion</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2025-07-03</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>Nicht als erledigt abgeschrieben</t>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>2025-06-30</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>2008-06-13</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N270" s="0"/>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="n">
         <v>1646</v>
       </c>
-      <c r="B252" s="0" t="inlineStr">
+      <c r="B271" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C252" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E252" s="0" t="inlineStr">
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
         <is>
           <t>1. Kantonsratsbeschluss betreffend Genehmigung des Generellen Projektes «Tangente Zug/Baar»
 2. Kantonsratsbeschluss betreffend Objektkredit für Planung, Landerwerb und Bau des Projektes «Tangente Zug/Baar»</t>
         </is>
       </c>
-      <c r="F252" s="0" t="inlineStr">
+      <c r="F271" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G252" s="0" t="inlineStr">
+      <c r="G271" s="0" t="inlineStr">
         <is>
           <t>2009-05-28</t>
         </is>
       </c>
-      <c r="H252" s="0" t="inlineStr">
+      <c r="H271" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I252" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A253" s="0" t="n">
+      <c r="I271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J271" s="0"/>
+      <c r="K271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L271" s="0"/>
+      <c r="M271" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N271" s="0"/>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="n">
         <v>1393</v>
       </c>
-      <c r="B253" s="0" t="inlineStr">
+      <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (referendumsfähig)</t>
         </is>
       </c>
-      <c r="C253" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E253" s="0" t="inlineStr">
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Rahmen- und Objektkredit für die Planung und den Bau der «Umfahrung Cham-Hünenberg» sowie für den Landerwerb (Kammerkonzept Ennetsee)</t>
         </is>
       </c>
-      <c r="F253" s="0" t="inlineStr">
+      <c r="F272" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G253" s="0" t="inlineStr">
+      <c r="G272" s="0" t="inlineStr">
         <is>
           <t>2006-06-01</t>
         </is>
       </c>
-      <c r="H253" s="0" t="inlineStr">
+      <c r="H272" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I253" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A254" s="0" t="n">
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J272" s="0"/>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L272" s="0"/>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N272" s="0"/>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="n">
         <v>1251</v>
       </c>
-      <c r="B254" s="0" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss (nicht referendumsfähig)</t>
         </is>
       </c>
-      <c r="C254" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E254" s="0" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
         <is>
           <t>Kantonsratsbeschluss betreffend Sanierung der Gebäudehülle und Dächer der Liegenschaft Hofstrasse 15 in Zug</t>
         </is>
       </c>
-      <c r="F254" s="0" t="inlineStr">
+      <c r="F273" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G254" s="0" t="inlineStr">
+      <c r="G273" s="0" t="inlineStr">
         <is>
           <t>2005-02-24</t>
         </is>
       </c>
-      <c r="H254" s="0" t="inlineStr">
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I254" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A255" s="0" t="n">
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J273" s="0"/>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L273" s="0"/>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N273" s="0"/>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="n">
         <v>1000</v>
       </c>
-      <c r="B255" s="0" t="inlineStr">
+      <c r="B274" s="0" t="inlineStr">
         <is>
           <t>Gesetz</t>
         </is>
       </c>
-      <c r="C255" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E255" s="0" t="inlineStr">
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
         <is>
           <t>Gesetz über die Förderung von preisgünstigem Wohnraum (Wohnraumförderungsgesetz, WFG) und Kantonsratsbeschluss betreffend Rahmenkredit für die Förderung von preisgünstigem Wohnraum</t>
         </is>
       </c>
-      <c r="F255" s="0" t="inlineStr">
+      <c r="F274" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G255" s="0" t="inlineStr">
+      <c r="G274" s="0" t="inlineStr">
         <is>
           <t>2003-01-30</t>
         </is>
       </c>
-      <c r="H255" s="0" t="inlineStr">
+      <c r="H274" s="0" t="inlineStr">
         <is>
           <t>Genehmigung Schlussabrechnung pendent</t>
         </is>
       </c>
-      <c r="I255" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <c r="A256" s="0" t="n">
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J274" s="0"/>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L274" s="0"/>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N274" s="0"/>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="n">
         <v>282</v>
       </c>
-      <c r="B256" s="0" t="inlineStr">
+      <c r="B275" s="0" t="inlineStr">
         <is>
           <t>Motion</t>
         </is>
       </c>
-      <c r="C256" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E256" s="0" t="inlineStr">
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>hängig</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
         <is>
           <t>Motion von Christoph Hohler betreffend Radstrecken ins Ägerital</t>
         </is>
       </c>
-      <c r="F256" s="0" t="inlineStr">
+      <c r="F275" s="0" t="inlineStr">
         <is>
           <t>Baudirektion</t>
         </is>
       </c>
-      <c r="G256" s="0" t="inlineStr">
+      <c r="G275" s="0" t="inlineStr">
         <is>
           <t>2024-07-03</t>
         </is>
       </c>
-      <c r="H256" s="0" t="inlineStr">
+      <c r="H275" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt</t>
         </is>
       </c>
-      <c r="I256" s="0" t="inlineStr">
+      <c r="I275" s="0" t="inlineStr">
         <is>
           <t>Frist erstreckt bis 31. Dezember 2030</t>
         </is>
       </c>
-      <c r="J256" s="0" t="inlineStr">
+      <c r="J275" s="0" t="inlineStr">
         <is>
           <t>2030-12-31</t>
         </is>
       </c>
-      <c r="K256" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L256" s="0" t="inlineStr">
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
         <is>
           <t>1995-08-07</t>
         </is>
       </c>
-      <c r="M256" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N256" s="0"/>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N275" s="0"/>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="true"/>
   <printOptions verticalCentered="false" horizontalCentered="false" headings="false" gridLines="false"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>